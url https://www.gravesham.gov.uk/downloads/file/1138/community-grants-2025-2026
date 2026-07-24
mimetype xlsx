--- v0 (2026-06-13)
+++ v1 (2026-07-24)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\emma.mulcrow\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DA94D3DB-6BFC-4BFE-BDFD-079F182619DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9385299D-CD53-4061-BDB6-7D3E45D33EFD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="43080" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{72683F25-D623-416D-96CF-C00DEBC9A25D}"/>
+    <workbookView xWindow="71880" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{72683F25-D623-416D-96CF-C00DEBC9A25D}"/>
   </bookViews>
   <sheets>
     <sheet name="2025-26" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="42">
   <si>
     <t>Grant Name</t>
   </si>
   <si>
     <t>Date of Award</t>
   </si>
   <si>
     <t>Time Period of Award</t>
   </si>
   <si>
     <t>Local Authority Department Making Award</t>
   </si>
   <si>
     <t>Beneficiary</t>
   </si>
   <si>
     <t>Companies House</t>
   </si>
   <si>
     <t>Charity or Registered CIC</t>
   </si>
   <si>
     <t>Industrial &amp; Provident Society</t>
   </si>
   <si>
@@ -132,148 +132,194 @@
     <t>Yoga and Mental Health Wellbeing event - including live demos and information sharing around the benefits of health and wellbeing. Funding required towards accessable venue hire.</t>
   </si>
   <si>
     <t>Grant funding  towards specially adapted bowls to enable people with physical disabilities to play the game - will also be demonstrated at various community events around the borough</t>
   </si>
   <si>
     <t xml:space="preserve">Grant requested for help with delivery of a community event "Springhead Ignites" a free winter light festival for the local community </t>
   </si>
   <si>
     <t>VE Day Anniversery Community Street Party-Grant funding towards entertainment, light refreshments and decoration for tables/street for the wider community. (outdoor event)</t>
   </si>
   <si>
     <t>Directorate of Communities and Inclusive Growth</t>
   </si>
   <si>
     <t xml:space="preserve">Directorate of Communities and inclusive Growth </t>
   </si>
   <si>
     <t>Directorate of Communities and inclusive Growth</t>
   </si>
   <si>
     <t>Grant funding requested to set up a new girls youth club focusing on ages 11-19 years, delivering a variety of enriching activities including educational visits, workshops, creative arts, health and wellbeing meetings and encouraging open debates and discussions</t>
   </si>
   <si>
     <t>Ms E Bray - Kent Road Residents</t>
+  </si>
+  <si>
+    <t>Service level agreement</t>
+  </si>
+  <si>
+    <t>Gravesham 50+ Forum</t>
+  </si>
+  <si>
+    <t>To provide services as follows: To manage and run the forum including the administration. Provide 4 x in-person meetings for members of the forum. Provide a voice for older Gravesham Residents. Liaise with local services and organisations. Work with the council to identify any needs and emerging issues</t>
+  </si>
+  <si>
+    <t>KECC will endeavour to develop and deliver services in the following areas of work outlined in appendix I to include: Consultation and community engagement with minority communities in Gravesham to support access to council service and policy development. Provision and delivery of advice to residents in Gravesham to ensure equal access to public services, including those offered by the Council. Providing support to small diverse community organisations that benefit residents of Gravesham. Working with the council to identify and support emerging new communities within the borough.</t>
+  </si>
+  <si>
+    <t>07200164</t>
+  </si>
+  <si>
+    <t>Kent Equality Cohesion Council</t>
+  </si>
+  <si>
+    <t>Citizens Advice North-West Kent</t>
+  </si>
+  <si>
+    <t>36 months</t>
+  </si>
+  <si>
+    <t>The objectives of the CANWK service to which the Trustee Board of CANWK adhere are: To ensure that individuals do not suffer through ignorance of their rights to and responsibilities of the services available, or through an inability to express their needs effectively. To carry out social policy work using CANWK evidence both locally and nationally. To maintain national accreditation under the NACA rules and regulations. CANWK will provide free, confidential, impartial and independent advice to meet the above objectives and ensure that it is accessible to all sections of the local community. CANWK availability for in person and telephone enquiries reflect the changes brought in as a result of the pandemic and to ensure maximum availability and flexibility for Gravesham clients.</t>
+  </si>
+  <si>
+    <t>£89,941 per annum (Property and Housing Directorates provide a total of £18,000 towards accommodation)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="&quot;£&quot;#,##0;[Red]\-&quot;£&quot;#,##0"/>
     <numFmt numFmtId="8" formatCode="&quot;£&quot;#,##0.00;[Red]\-&quot;£&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ARIAL"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -573,59 +619,60 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2E99BB9-1525-4F5F-87B9-66851283357E}">
-  <dimension ref="A1:L8"/>
+  <dimension ref="A1:L12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J3" sqref="J3"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8125" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="15.875" style="9" customWidth="1"/>
+    <col min="1" max="1" width="15.875" style="11" customWidth="1"/>
     <col min="2" max="2" width="12" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.5" style="9" customWidth="1"/>
     <col min="4" max="4" width="28.375" style="9" customWidth="1"/>
     <col min="5" max="5" width="21.6875" style="9" customWidth="1"/>
     <col min="6" max="6" width="15.625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15.8125" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.5" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="31" style="1" customWidth="1"/>
     <col min="11" max="11" width="25" style="9" customWidth="1"/>
     <col min="12" max="12" width="17.1875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="8.8125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="28.5" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="7" t="s">
@@ -842,50 +889,174 @@
       </c>
       <c r="B8" s="10">
         <v>46021</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="8" t="s">
         <v>21</v>
       </c>
       <c r="L8" s="4">
         <v>2000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="131.25" x14ac:dyDescent="0.35">
+      <c r="A9" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="10">
+        <v>45748</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="K9" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L9" s="4">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="310.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="10">
+        <v>45748</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10" s="3">
+        <v>1141483</v>
+      </c>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="L10" s="5">
+        <v>11107</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="405" x14ac:dyDescent="0.35">
+      <c r="A11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="10">
+        <v>45748</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3">
+        <v>1082979</v>
+      </c>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L11" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="310.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="10">
+        <v>45748</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12" s="3">
+        <v>1141483</v>
+      </c>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="L12" s="5">
+        <v>11107</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">