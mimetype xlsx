--- v0 (2025-12-14)
+++ v1 (2026-04-27)
@@ -1,4757 +1,3527 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ellie.nixon\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Revenues and Benefits\Shared\Systems Opps\Revenues\Daily Checking\2026 - 2027\Monthly Website NNDR Reports\13.04.26\Website Reports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A5F58E94-8412-4D0F-B33B-935B351D9A84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA96B447-2496-4A5E-B36A-71CD3159C050}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-57720" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3451C89B-1744-4B99-9CBB-00818F740FBC}"/>
   </bookViews>
   <sheets>
-    <sheet name="Exemptions 121225" sheetId="1" r:id="rId1"/>
+    <sheet name="Exemption report 130426" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Exemption report 130426'!$A$1:$A$111</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Exemption report 130426'!$A$1:$E$11</definedName>
+  </definedNames>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="641" uniqueCount="453">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="278">
   <si>
     <t>Property Reference Number</t>
   </si>
   <si>
     <t>Full Property Address</t>
   </si>
   <si>
-    <t>Account Ref &amp; Check Digit</t>
-[...17 lines deleted...]
-    <t>Primary Liable party name</t>
+    <t>Rate payer name</t>
+  </si>
+  <si>
+    <t>Empty start date</t>
+  </si>
+  <si>
+    <t>Empty end date</t>
+  </si>
+  <si>
+    <t>Current rateable value</t>
+  </si>
+  <si>
+    <t>4kiwi Ltd</t>
+  </si>
+  <si>
+    <t>Ago Limited</t>
+  </si>
+  <si>
+    <t>Alltask Ltd</t>
+  </si>
+  <si>
+    <t>B R T Properties ( Kent ) Ltd</t>
+  </si>
+  <si>
+    <t>Basepoint Centres Limited</t>
+  </si>
+  <si>
+    <t>Blue Circle Industries Plc</t>
+  </si>
+  <si>
+    <t>British Gas Plc Property Division</t>
+  </si>
+  <si>
+    <t>Building Repair &amp; Maintenance Limited</t>
+  </si>
+  <si>
+    <t>Bulk Haulage (European) Ltd</t>
+  </si>
+  <si>
+    <t>Cemex Uk Materials Ltd</t>
+  </si>
+  <si>
+    <t>Central Services Ltd</t>
+  </si>
+  <si>
+    <t>Clifford Earl Limited</t>
+  </si>
+  <si>
+    <t>Collins River Enterprises Limited</t>
+  </si>
+  <si>
+    <t>Copper Beech Holdings Ltd</t>
+  </si>
+  <si>
+    <t>Danik Group Ltd</t>
+  </si>
+  <si>
+    <t>Denton Wharf Properties Ltd</t>
+  </si>
+  <si>
+    <t>E E Ltd</t>
+  </si>
+  <si>
+    <t>Ebbsfleet Development Corporation</t>
+  </si>
+  <si>
+    <t>Euroguard Technical Services Ltd</t>
+  </si>
+  <si>
+    <t>Feabrex Limited</t>
+  </si>
+  <si>
+    <t>Gravesham Borough Council</t>
+  </si>
+  <si>
+    <t>H.C. Turk (Engineering Services) Limited</t>
+  </si>
+  <si>
+    <t>Hawk Classics Ltd</t>
+  </si>
+  <si>
+    <t>High Profile Ltd</t>
+  </si>
+  <si>
+    <t>Home &amp; Communities Agency</t>
+  </si>
+  <si>
+    <t>K C C  North West Kent Coroners Office</t>
+  </si>
+  <si>
+    <t>Kent County Council</t>
+  </si>
+  <si>
+    <t>Kite Holdings Ltd</t>
+  </si>
+  <si>
+    <t>London Bus Works Ltd</t>
+  </si>
+  <si>
+    <t>Meopham Welding Supplies Limited</t>
+  </si>
+  <si>
+    <t>Mobile Broadband Network Ltd</t>
+  </si>
+  <si>
+    <t>Monitor Services Ltd</t>
+  </si>
+  <si>
+    <t>Msp Lettings Limited</t>
+  </si>
+  <si>
+    <t>Mulberry Gbc Ltd</t>
+  </si>
+  <si>
+    <t>Next Group Plc</t>
+  </si>
+  <si>
+    <t>Pineapple Property Group Ltd</t>
+  </si>
+  <si>
+    <t>Places For People Homes Limited</t>
+  </si>
+  <si>
+    <t>Property Portfolio (No 14) Limited</t>
+  </si>
+  <si>
+    <t>R S P C A</t>
+  </si>
+  <si>
+    <t>Sd &amp; Jd Property Ltd</t>
+  </si>
+  <si>
+    <t>Simple Solutions Investments Limited</t>
+  </si>
+  <si>
+    <t>Simple Solutions Investments Ltd</t>
+  </si>
+  <si>
+    <t>Stonewater Properties (Stone Street) Ltd</t>
+  </si>
+  <si>
+    <t>The Arch Company Properties L.P.</t>
+  </si>
+  <si>
+    <t>The Arch Company Properties Ltd</t>
+  </si>
+  <si>
+    <t>The Cyclopark Trust</t>
+  </si>
+  <si>
+    <t>The Trustees Of The A S T Pension Scheme</t>
+  </si>
+  <si>
+    <t>Thomas Scaffolding Ltd</t>
+  </si>
+  <si>
+    <t>Tote Bookmakers Ltd</t>
+  </si>
+  <si>
+    <t>Tower Group Developments Ltd</t>
+  </si>
+  <si>
+    <t>Trustees Of Culverstone Silver Band</t>
+  </si>
+  <si>
+    <t>Trustess Of The Ast Pension Scheme</t>
+  </si>
+  <si>
+    <t>Vyman Solicitors Ltd</t>
+  </si>
+  <si>
+    <t>Watmough Brothers Investments Ltd</t>
+  </si>
+  <si>
+    <t>Whitehall Place Limited</t>
+  </si>
+  <si>
+    <t>Xenia Developments Ltd</t>
+  </si>
+  <si>
+    <t>Xtronics Limited</t>
+  </si>
+  <si>
+    <t>152902905</t>
+  </si>
+  <si>
+    <t>152903001</t>
+  </si>
+  <si>
+    <t>152902600</t>
+  </si>
+  <si>
+    <t>121004100</t>
+  </si>
+  <si>
+    <t>360500213</t>
+  </si>
+  <si>
+    <t>355212525</t>
+  </si>
+  <si>
+    <t>355212537</t>
+  </si>
+  <si>
+    <t>329500710</t>
+  </si>
+  <si>
+    <t>121007100</t>
+  </si>
+  <si>
+    <t>20711806</t>
+  </si>
+  <si>
+    <t>110600909</t>
+  </si>
+  <si>
+    <t>312700701</t>
+  </si>
+  <si>
+    <t>207102001</t>
+  </si>
+  <si>
+    <t>557200903</t>
+  </si>
+  <si>
+    <t>194000506</t>
+  </si>
+  <si>
+    <t>171318410</t>
+  </si>
+  <si>
+    <t>171318411</t>
+  </si>
+  <si>
+    <t>171318413</t>
+  </si>
+  <si>
+    <t>171318414</t>
+  </si>
+  <si>
+    <t>562400926</t>
+  </si>
+  <si>
+    <t>161103012</t>
+  </si>
+  <si>
+    <t>161105026</t>
+  </si>
+  <si>
+    <t>536101202</t>
+  </si>
+  <si>
+    <t>344500101</t>
+  </si>
+  <si>
+    <t>145500328</t>
   </si>
   <si>
     <t>110600503</t>
   </si>
   <si>
+    <t>110600904</t>
+  </si>
+  <si>
+    <t>110601310</t>
+  </si>
+  <si>
+    <t>203200103</t>
+  </si>
+  <si>
+    <t>203200602</t>
+  </si>
+  <si>
+    <t>203201550</t>
+  </si>
+  <si>
+    <t>203201601</t>
+  </si>
+  <si>
+    <t>114802411</t>
+  </si>
+  <si>
+    <t>127600305</t>
+  </si>
+  <si>
+    <t>157800201</t>
+  </si>
+  <si>
+    <t>179203000</t>
+  </si>
+  <si>
+    <t>116400401</t>
+  </si>
+  <si>
+    <t>355200800</t>
+  </si>
+  <si>
+    <t>355207700</t>
+  </si>
+  <si>
+    <t>115605602</t>
+  </si>
+  <si>
+    <t>319101311</t>
+  </si>
+  <si>
+    <t>319102110</t>
+  </si>
+  <si>
+    <t>147202399</t>
+  </si>
+  <si>
+    <t>147202309</t>
+  </si>
+  <si>
+    <t>147202310</t>
+  </si>
+  <si>
+    <t>147202390</t>
+  </si>
+  <si>
+    <t>355212511</t>
+  </si>
+  <si>
+    <t>355212514</t>
+  </si>
+  <si>
+    <t>355212519</t>
+  </si>
+  <si>
+    <t>355212524</t>
+  </si>
+  <si>
+    <t>355212527</t>
+  </si>
+  <si>
+    <t>191604400</t>
+  </si>
+  <si>
+    <t>339600104</t>
+  </si>
+  <si>
+    <t>601800401</t>
+  </si>
+  <si>
+    <t>333306301</t>
+  </si>
+  <si>
+    <t>332702400</t>
+  </si>
+  <si>
+    <t>157800114</t>
+  </si>
+  <si>
+    <t>314303909</t>
+  </si>
+  <si>
+    <t>165103200</t>
+  </si>
+  <si>
+    <t>171319501</t>
+  </si>
+  <si>
+    <t>147207002</t>
+  </si>
+  <si>
+    <t>133900300</t>
+  </si>
+  <si>
+    <t>205816100</t>
+  </si>
+  <si>
+    <t>147207950</t>
+  </si>
+  <si>
+    <t>145500300</t>
+  </si>
+  <si>
+    <t>145500320</t>
+  </si>
+  <si>
+    <t>145500322</t>
+  </si>
+  <si>
+    <t>145500325</t>
+  </si>
+  <si>
+    <t>145500326</t>
+  </si>
+  <si>
+    <t>145500327</t>
+  </si>
+  <si>
+    <t>202600200</t>
+  </si>
+  <si>
+    <t>145500329</t>
+  </si>
+  <si>
+    <t>188802400</t>
+  </si>
+  <si>
+    <t>601800100</t>
+  </si>
+  <si>
+    <t>130401201</t>
+  </si>
+  <si>
+    <t>201200060</t>
+  </si>
+  <si>
+    <t>523801007</t>
+  </si>
+  <si>
+    <t>562400827</t>
+  </si>
+  <si>
+    <t>562400917</t>
+  </si>
+  <si>
+    <t>562400918</t>
+  </si>
+  <si>
+    <t>562400922</t>
+  </si>
+  <si>
+    <t>111400900</t>
+  </si>
+  <si>
+    <t>169500606</t>
+  </si>
+  <si>
+    <t>169500614</t>
+  </si>
+  <si>
+    <t>169500616</t>
+  </si>
+  <si>
+    <t>169500619</t>
+  </si>
+  <si>
+    <t>169500621</t>
+  </si>
+  <si>
+    <t>169500623</t>
+  </si>
+  <si>
+    <t>169500624</t>
+  </si>
+  <si>
+    <t>169500625</t>
+  </si>
+  <si>
+    <t>169500626</t>
+  </si>
+  <si>
+    <t>169500627</t>
+  </si>
+  <si>
+    <t>169500628</t>
+  </si>
+  <si>
+    <t>606908600</t>
+  </si>
+  <si>
+    <t>523801002</t>
+  </si>
+  <si>
+    <t>145502610</t>
+  </si>
+  <si>
+    <t>145502612</t>
+  </si>
+  <si>
+    <t>608561718</t>
+  </si>
+  <si>
+    <t>608561719</t>
+  </si>
+  <si>
+    <t>608561720</t>
+  </si>
+  <si>
+    <t>608561723</t>
+  </si>
+  <si>
+    <t>608561728</t>
+  </si>
+  <si>
+    <t>191600100</t>
+  </si>
+  <si>
+    <t>191600200</t>
+  </si>
+  <si>
+    <t>191600300</t>
+  </si>
+  <si>
+    <t>191601200</t>
+  </si>
+  <si>
+    <t>196160160</t>
+  </si>
+  <si>
+    <t>171319600</t>
+  </si>
+  <si>
+    <t>116500500</t>
+  </si>
+  <si>
+    <t>29, King Street, Gravesend, Kent, DA12 2DU</t>
+  </si>
+  <si>
+    <t>30, King Street, Gravesend, Kent, DA12 2DU</t>
+  </si>
+  <si>
+    <t>26, King Street, Gravesend, Kent, DA12 2DU</t>
+  </si>
+  <si>
+    <t>Part Former British Gas Site, Canal Road, Gravesend, Kent, DA12 2RS</t>
+  </si>
+  <si>
+    <t>Top Yard, 2, Vale Road, Gravesend, Kent, DA11 8BZ</t>
+  </si>
+  <si>
+    <t>17 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>14, The Old Rectory, 14, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>Marks Demolition, Grove Road, Gravesend, Kent, DA11 9AX</t>
+  </si>
+  <si>
+    <t>Gnd Flr,  114, Wrotham Road, Gravesend, Kent, DA11 0QH</t>
+  </si>
+  <si>
+    <t>Storage Land At Avenue Transport, Albion Parade, Gravesend, Kent, DA12 2RN</t>
+  </si>
+  <si>
+    <t>Concrete Batching Plant, Botany Road  Off Lower Road, Gravesend, Kent, DA11 9BB</t>
+  </si>
+  <si>
+    <t>The Office Bst, 20, Wrotham Road, Gravesend, Kent, DA11 0PF</t>
+  </si>
+  <si>
+    <t>Crown Garage, Gravesend Road, Shorne, Gravesend, Kent, DA12 3JL</t>
+  </si>
+  <si>
+    <t>Former Riva Bar, Town Pier, Gravesend, Kent, DA11 0BJ</t>
+  </si>
+  <si>
+    <t>Office 8 1st Flr, 185, Parrock Street, Gravesend, Kent, DA12 1EN</t>
+  </si>
+  <si>
+    <t>Office 9 1st Flr, 185, Parrock Street, Gravesend, Kent, DA12 1EN</t>
+  </si>
+  <si>
+    <t>Office 11 2nd Flr, 185, Parrock Street, Gravesend, Kent, DA12 1EN</t>
+  </si>
+  <si>
+    <t>Office 12 2nd Flr, 185, Parrock Street, Gravesend, Kent, DA12 1EN</t>
+  </si>
+  <si>
+    <t>Apex Corner, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
+  </si>
+  <si>
+    <t>Atco Structures &amp; Logistics, Denton Wharf, Mark Lane, Gravesend, Kent, DA12 2QB</t>
+  </si>
+  <si>
+    <t>Denton Wharf, Mark Lane, Gravesend, Kent, DA12 2QB</t>
+  </si>
+  <si>
+    <t>Transmitter Mast ( K N  T 7115 ), At 12 , School Lane, Higham, Rochester, Kent, ME3 7AT</t>
+  </si>
+  <si>
+    <t>The Old Goods Yard, Station House, Station Road, Gravesend, Kent, DA11 9DY</t>
+  </si>
+  <si>
+    <t>Suite 5g 5h Harmer House, Harmer Street, Gravesend, Kent, DA12 2AP</t>
+  </si>
+  <si>
     <t>Feabrex Offices, Part Ground Floor, Albion Parade, Gravesend, Kent, DA12 2RN</t>
   </si>
   <si>
-    <t>509939L</t>
-[...16 lines deleted...]
-  <si>
     <t>Mac Transport (Yard) Ltd, Albion Parade, Gravesend, Kent, DA12 2RN</t>
   </si>
   <si>
-    <t>515342K</t>
-[...26 lines deleted...]
-    <t>114802411</t>
+    <t>H &amp; S Auto Repairs, Albion Parade, Gravesend, Kent, DA12 2RR</t>
+  </si>
+  <si>
+    <t>3, Hunter Timber, Wharf Road, Gravesend, Kent, DA12 2RU</t>
+  </si>
+  <si>
+    <t>Adj Denton Slipways, Wharf Road, Gravesend, Kent, DA12 2RU</t>
+  </si>
+  <si>
+    <t>Storage Land &amp; Premises, Wharf Road, Gravesend, Kent, DA12 2RU</t>
   </si>
   <si>
     <t>R/O 20-21, High Street, Gravesend, DA12 2EN</t>
   </si>
   <si>
-    <t>516471E</t>
-[...11 lines deleted...]
-    <t>115605602</t>
+    <t>Milton Chantry, Commercial Place, Gravesend, Kent, DA12 2BH</t>
+  </si>
+  <si>
+    <t>Car Park, Lord Street, Gravesend, Kent, DA12 1AW</t>
+  </si>
+  <si>
+    <t>St Andrews Art Centre, Royal Pier Road, Gravesend, Kent, DA12 2BD</t>
+  </si>
+  <si>
+    <t>4b The Mews, Bentley Street, Gravesend, Kent, DA12 2DH</t>
+  </si>
+  <si>
+    <t>Unit B1, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HB</t>
+  </si>
+  <si>
+    <t>Unit I1, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>Car Parking For, 56, Bath Street, Gravesend, Kent, DA11 0DF</t>
   </si>
   <si>
-    <t>518913A</t>
-[...26 lines deleted...]
-    <t>116500500</t>
+    <t>Land At Old Builders Merchants, Rosherville Way, Gravesend, DA11 9AF</t>
+  </si>
+  <si>
+    <t>Yard Front Of Red Lion Wharf, Crete Hall Road, Gravesend, Kent, DA11 9AD</t>
+  </si>
+  <si>
+    <t>Office F20-F21, The Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
+  </si>
+  <si>
+    <t>Office G43 - G47 , The Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
+  </si>
+  <si>
+    <t>Restaurant At Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
+  </si>
+  <si>
+    <t>The Old Town Hall, Office G36-G40, High Street, Gravesend, Kent, DA11 0AZ</t>
+  </si>
+  <si>
+    <t>2 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>5 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HN</t>
+  </si>
+  <si>
+    <t>10 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>16 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>19 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>Crown And Thistle, 44, The Terrace, Gravesend, Kent, DA12 2BJ</t>
+  </si>
+  <si>
+    <t>Units 1-4 Northfleet Industrial Estate, Lower Road, Gravesend, Kent, DA11 9SN</t>
+  </si>
+  <si>
+    <t>6 Railway Sidings Ediva Road, Station Approach, Meopham, Gravesend, Kent, DA13 0LT</t>
+  </si>
+  <si>
+    <t>Roof Top (90400), The Hive, Gravesend, Kent, DA11 9DE</t>
+  </si>
+  <si>
+    <t>24, The Hill, Gravesend, Kent, DA11 9EU</t>
+  </si>
+  <si>
+    <t>Office 14, Waterman House, Lord Street, Gravesend, Kent, DA12 1AW</t>
+  </si>
+  <si>
+    <t>Storage Container 6, Land At 45-49, Burch Road, Northfleet , Gravesend, Kent, DA11 9NE</t>
+  </si>
+  <si>
+    <t>31, New Road, Gravesend, Kent, DA11 0AB</t>
+  </si>
+  <si>
+    <t>195, Parrock Street, Gravesend, Kent, DA12 1EW</t>
+  </si>
+  <si>
+    <t>70, High Street, Gravesend, Kent, DA11 0BH</t>
+  </si>
+  <si>
+    <t>Unit C, Imperial Retail Park, Thames Way, Gravesend, Kent, DA11 0DQ</t>
+  </si>
+  <si>
+    <t>161, Windmill Street, Gravesend, Kent, DA12 1AH</t>
+  </si>
+  <si>
+    <t>Studio , R/O 79-80, High Street, Gravesend, Kent, DA11 0BH</t>
+  </si>
+  <si>
+    <t>Harmer House (Rear) 3-11, Harmer Street, Gravesend, Kent, DA12 2AP</t>
+  </si>
+  <si>
+    <t>Suite 7a Harmer House, Harmer Street, Gravesend, Kent, DA12 2AP</t>
+  </si>
+  <si>
+    <t>Suite 9g &amp; 9h Harmer House, Harmer Street, Gravesend, Kent, DA12 2AP</t>
+  </si>
+  <si>
+    <t>Suite 9e &amp; 9f Harmer House, Harmer Street, Gravesend, Kent, DA12 2AP</t>
+  </si>
+  <si>
+    <t>Suite 7b Harmer House, Harmer Street, Gravesend, Kent, DA12 2AP</t>
+  </si>
+  <si>
+    <t>Suite 9c &amp; 9d Harmer House, Harmer Street, Gravesend, Kent, DA12 2AP</t>
+  </si>
+  <si>
+    <t>Warehouse, 2, West Crescent Road, Gravesend, Kent, DA12 2AB</t>
+  </si>
+  <si>
+    <t>Suite 5i &amp; 5j, Harmer House, Harmer Street, Gravesend, Kent, DA12 2AP</t>
+  </si>
+  <si>
+    <t>Bar 24, Stone Street, Gravesend, Kent, DA11 0NP</t>
+  </si>
+  <si>
+    <t>Station Yard, Station Approach, Meopham, Gravesend, Kent, DA13 0LT</t>
+  </si>
+  <si>
+    <t>Adjoining 12, Darnley Road, Gravesend, Kent, DA11 0RY</t>
+  </si>
+  <si>
+    <t>Shop, Cyclopark, Watling Street, Gravesend, Kent, DA11 7NP</t>
+  </si>
+  <si>
+    <t>Unit B, Buckland Farm, Chalk Road, Higham, Rochester, Kent, ME3 7JX</t>
+  </si>
+  <si>
+    <t>Rear, 22, Apex Business Park, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
+  </si>
+  <si>
+    <t>Apex Business Park, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
+  </si>
+  <si>
+    <t>12 Apex Business  Pk, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
+  </si>
+  <si>
+    <t>9, The Alma  Leander Drive, Gravesend, Kent, DA12 4NG</t>
+  </si>
+  <si>
+    <t>Basement Front Left Hand Side, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Car Parking For 2nd Flr, 6 &amp; 7-8, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Office F2, 1st Flr Front, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Office F1, 1st Flr Rear, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Car Parking For F1 &amp; F3, 1st Flr Rear, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Bst Rear L H S, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Car Parking For, Bst Rear L H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Bst Rear R H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Car Parking For, Bst Rear R H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Bst Fron R H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Car Parking For, Bst Front R H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Practice Room Next Post Office, Whitepost Lane, Meopham, Gravesend, Kent, DA13 0TN</t>
+  </si>
+  <si>
+    <t>Unit C, Buckland Farm, Chalk Road, Higham, Rochester, Kent, ME3 7JY</t>
+  </si>
+  <si>
+    <t>Suite 2, 26, Harmer Street, Gravesend, Kent, DA12 2AX</t>
+  </si>
+  <si>
+    <t>Suite 1, 26, Harmer Street, Gravesend, Kent, DA12 2AX</t>
+  </si>
+  <si>
+    <t>Watmough House, Office 7, The Parade, Wrotham Road, Meopham, Gravesend, Kent, DA13 0JL</t>
+  </si>
+  <si>
+    <t>Watmough House, Office 6, The Parade, Wrotham Road, Meopham , Gravesend, Kent, DA13 0JL</t>
+  </si>
+  <si>
+    <t>Watmough House, Office 1, The Parade, Wrotham Road, Meopham, Gravesend, Kent, DA13 0JL</t>
+  </si>
+  <si>
+    <t>Office 3, Watmough House  The Parade,  , Wrotham Road, Meopham, Gravesend, Kent, DA13 0JL</t>
+  </si>
+  <si>
+    <t>Off 4 Watmough Hse The Parade, Wrotham Road, Meopham, Gravesend, Kent, DA13 0JL</t>
+  </si>
+  <si>
+    <t>Suite 1 Gnd Flr, 47, The Terrace, Gravesend, DA12 2DL</t>
+  </si>
+  <si>
+    <t>Suite 2 Gnd Flr, 47, The Terrace, Gravesend, DA12 2DL</t>
+  </si>
+  <si>
+    <t>Suite 3 Gnd Flr, 47, The Terrace, Gravesend, DA12 2DL</t>
+  </si>
+  <si>
+    <t>Suite 12 2nd Flr, 47, The Terrace, Gravesend, DA12 2DL</t>
+  </si>
+  <si>
+    <t>Suite 16 2nd Floor, 47, The Terrace, Gravesend, DA12 2DL</t>
+  </si>
+  <si>
+    <t>196, Parrock Street, Gravesend, Kent, DA12 1EW</t>
   </si>
   <si>
     <t>Shop, 5, Berkley Crescent, Gravesend, Kent, DA12 2AH</t>
-  </si>
-[...1216 lines deleted...]
-    <t>10012015292</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\/mm\/yyyy"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-        <bgColor rgb="FFFFFFFF"/>
+        <fgColor indexed="18"/>
+        <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF7F7F7"/>
+        <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFDDDDDD"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FFDDDDDD"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FFDDDDDD"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFDDDDDD"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+  <cellXfs count="11">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00663399"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00E3E3E3"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
+    <a:spDef>
+      <a:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1" cy="1"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst/>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="090000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </a:spPr>
+      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
+      <a:lstStyle/>
+    </a:spDef>
     <a:lnDef>
-      <a:spPr/>
-      <a:bodyPr/>
+      <a:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1" cy="1"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst/>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="090000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </a:spPr>
+      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
-      <a:style>
-[...12 lines deleted...]
-      </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J99"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC7EE490-0FFB-4B3D-926C-981B57A71952}">
+  <dimension ref="A1:F110"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A93" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="19.2" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="35.21875" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="91.33203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="29.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="42.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="94.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.21875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="D2" s="9">
+        <v>39692</v>
+      </c>
+      <c r="E2" s="9"/>
+      <c r="F2" s="10">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="D3" s="9">
+        <v>34151</v>
+      </c>
+      <c r="E3" s="9"/>
+      <c r="F3" s="10">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="D4" s="9">
+        <v>40284</v>
+      </c>
+      <c r="E4" s="9"/>
+      <c r="F4" s="10">
+        <v>13250</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D5" s="9">
+        <v>40060</v>
+      </c>
+      <c r="E5" s="9"/>
+      <c r="F5" s="10">
+        <v>36750</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="D6" s="9">
+        <v>46081</v>
+      </c>
+      <c r="E6" s="9">
+        <v>46261</v>
+      </c>
+      <c r="F6" s="6">
+        <v>62000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D7" s="9">
+        <v>46060</v>
+      </c>
+      <c r="E7" s="9">
+        <v>46148</v>
+      </c>
+      <c r="F7" s="10">
+        <v>15500</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="D8" s="9">
+        <v>41035</v>
+      </c>
+      <c r="E8" s="2"/>
+      <c r="F8" s="10">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="D9" s="9">
+        <v>45170</v>
+      </c>
+      <c r="E9" s="2"/>
+      <c r="F9" s="10">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="D10" s="9">
+        <v>39539</v>
+      </c>
+      <c r="E10" s="2"/>
+      <c r="F10" s="10">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="D11" s="9">
+        <v>37712</v>
+      </c>
+      <c r="E11" s="2"/>
+      <c r="F11" s="10">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D12" s="9">
+        <v>44014</v>
+      </c>
+      <c r="E12" s="2"/>
+      <c r="F12" s="10">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D13" s="9">
+        <v>38443</v>
+      </c>
+      <c r="E13" s="2"/>
+      <c r="F13" s="10">
+        <v>31750</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="D14" s="9">
+        <v>38808</v>
+      </c>
+      <c r="E14" s="2"/>
+      <c r="F14" s="10">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="D15" s="9">
+        <v>45377</v>
+      </c>
+      <c r="E15" s="2"/>
+      <c r="F15" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="D16" s="9">
+        <v>44344</v>
+      </c>
+      <c r="E16" s="2"/>
+      <c r="F16" s="10">
+        <v>162000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="D17" s="9">
+        <v>41979</v>
+      </c>
+      <c r="E17" s="2"/>
+      <c r="F17" s="10">
+        <v>23250</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="D18" s="9">
+        <v>45748</v>
+      </c>
+      <c r="E18" s="2"/>
+      <c r="F18" s="10">
+        <v>9300</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="D19" s="9">
+        <v>40659</v>
+      </c>
+      <c r="E19" s="2"/>
+      <c r="F19" s="10">
+        <v>6900</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="D20" s="9">
+        <v>40271</v>
+      </c>
+      <c r="E20" s="2"/>
+      <c r="F20" s="10">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="D21" s="9">
+        <v>45748</v>
+      </c>
+      <c r="E21" s="2"/>
+      <c r="F21" s="10">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D22" s="9">
+        <v>40165</v>
+      </c>
+      <c r="E22" s="2"/>
+      <c r="F22" s="10">
+        <v>10750</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="D23" s="9">
+        <v>46041</v>
+      </c>
+      <c r="E23" s="2"/>
+      <c r="F23" s="10">
+        <v>9400</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="D24" s="9">
+        <v>46048</v>
+      </c>
+      <c r="E24" s="2"/>
+      <c r="F24" s="10">
+        <v>7200</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="D25" s="9">
+        <v>44807</v>
+      </c>
+      <c r="E25" s="2"/>
+      <c r="F25" s="10">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="D26" s="9">
+        <v>44807</v>
+      </c>
+      <c r="E26" s="2"/>
+      <c r="F26" s="10">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="D27" s="9">
+        <v>42443</v>
+      </c>
+      <c r="E27" s="2"/>
+      <c r="F27" s="10">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="D28" s="9">
+        <v>45038</v>
+      </c>
+      <c r="E28" s="2"/>
+      <c r="F28" s="10">
+        <v>15250</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="D29" s="9">
+        <v>41963</v>
+      </c>
+      <c r="E29" s="2"/>
+      <c r="F29" s="10">
+        <v>6700</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="D30" s="9">
+        <v>45276</v>
+      </c>
+      <c r="E30" s="2"/>
+      <c r="F30" s="10">
+        <v>6400</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="D31" s="9">
+        <v>45508</v>
+      </c>
+      <c r="E31" s="2"/>
+      <c r="F31" s="10">
+        <v>6600</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="D32" s="9">
+        <v>45804</v>
+      </c>
+      <c r="E32" s="2"/>
+      <c r="F32" s="10">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="D33" s="9">
+        <v>45103</v>
+      </c>
+      <c r="E33" s="2"/>
+      <c r="F33" s="10">
+        <v>33750</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="D34" s="9">
+        <v>45852</v>
+      </c>
+      <c r="E34" s="2"/>
+      <c r="F34" s="10">
+        <v>44000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="D35" s="9">
+        <v>45852</v>
+      </c>
+      <c r="E35" s="2"/>
+      <c r="F35" s="10">
+        <v>32000</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="D36" s="9">
+        <v>45897</v>
+      </c>
+      <c r="E36" s="2"/>
+      <c r="F36" s="10">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="D37" s="9">
+        <v>45401</v>
+      </c>
+      <c r="E37" s="2"/>
+      <c r="F37" s="10">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="D38" s="9">
+        <v>42280</v>
+      </c>
+      <c r="E38" s="2"/>
+      <c r="F38" s="10">
+        <v>29750</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D39" s="9">
+        <v>38078</v>
+      </c>
+      <c r="E39" s="2"/>
+      <c r="F39" s="10">
+        <v>97500</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="D40" s="9">
+        <v>46083</v>
+      </c>
+      <c r="E40" s="9">
+        <v>46174</v>
+      </c>
+      <c r="F40" s="10">
+        <v>33250</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="D41" s="9">
+        <v>45646</v>
+      </c>
+      <c r="E41" s="2"/>
+      <c r="F41" s="10">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="D42" s="9">
+        <v>45646</v>
+      </c>
+      <c r="E42" s="2"/>
+      <c r="F42" s="10">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="D43" s="9">
+        <v>45658</v>
+      </c>
+      <c r="E43" s="2"/>
+      <c r="F43" s="10">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="D44" s="9">
+        <v>45646</v>
+      </c>
+      <c r="E44" s="2"/>
+      <c r="F44" s="10">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="D45" s="9">
+        <v>45646</v>
+      </c>
+      <c r="E45" s="2"/>
+      <c r="F45" s="10">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="D46" s="9">
+        <v>45646</v>
+      </c>
+      <c r="E46" s="2"/>
+      <c r="F46" s="10">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="D47" s="9">
+        <v>45646</v>
+      </c>
+      <c r="E47" s="2"/>
+      <c r="F47" s="10">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="D48" s="9">
+        <v>45646</v>
+      </c>
+      <c r="E48" s="2"/>
+      <c r="F48" s="10">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="D49" s="9">
+        <v>45646</v>
+      </c>
+      <c r="E49" s="2"/>
+      <c r="F49" s="10">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="D50" s="9">
+        <v>45646</v>
+      </c>
+      <c r="E50" s="2"/>
+      <c r="F50" s="10">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="D51" s="9">
+        <v>45646</v>
+      </c>
+      <c r="E51" s="2"/>
+      <c r="F51" s="10">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="D52" s="9">
+        <v>43068</v>
+      </c>
+      <c r="E52" s="2"/>
+      <c r="F52" s="10">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="D53" s="9">
+        <v>43068</v>
+      </c>
+      <c r="E53" s="2"/>
+      <c r="F53" s="10">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="D54" s="9">
+        <v>45851</v>
+      </c>
+      <c r="E54" s="2"/>
+      <c r="F54" s="10">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="D55" s="9">
+        <v>45789</v>
+      </c>
+      <c r="E55" s="2"/>
+      <c r="F55" s="10">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="D56" s="9">
+        <v>45764</v>
+      </c>
+      <c r="E56" s="2"/>
+      <c r="F56" s="10">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D57" s="9">
+        <v>44552</v>
+      </c>
+      <c r="E57" s="2"/>
+      <c r="F57" s="10">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="D58" s="9">
+        <v>46090</v>
+      </c>
+      <c r="E58" s="9"/>
+      <c r="F58" s="6">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="D59" s="9">
+        <v>44197</v>
+      </c>
+      <c r="E59" s="2"/>
+      <c r="F59" s="10">
+        <v>42000</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="D60" s="9">
+        <v>44256</v>
+      </c>
+      <c r="E60" s="2"/>
+      <c r="F60" s="10">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="D61" s="9">
+        <v>44256</v>
+      </c>
+      <c r="E61" s="2"/>
+      <c r="F61" s="10">
+        <v>4850</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="D62" s="9">
+        <v>44256</v>
+      </c>
+      <c r="E62" s="2"/>
+      <c r="F62" s="10">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="D63" s="9">
+        <v>44256</v>
+      </c>
+      <c r="E63" s="2"/>
+      <c r="F63" s="10">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="D64" s="9">
+        <v>45112</v>
+      </c>
+      <c r="E64" s="2"/>
+      <c r="F64" s="10">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="D65" s="9">
+        <v>44866</v>
+      </c>
+      <c r="E65" s="2"/>
+      <c r="F65" s="10">
+        <v>42500</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="D66" s="9">
+        <v>44256</v>
+      </c>
+      <c r="E66" s="2"/>
+      <c r="F66" s="10">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D67" s="9">
+        <v>45778</v>
+      </c>
+      <c r="E67" s="2"/>
+      <c r="F67" s="10">
+        <v>17500</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="D68" s="9">
+        <v>43556</v>
+      </c>
+      <c r="E68" s="2"/>
+      <c r="F68" s="10">
+        <v>25750</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="D69" s="9">
+        <v>44166</v>
+      </c>
+      <c r="E69" s="2"/>
+      <c r="F69" s="10">
+        <v>37250</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="D70" s="9">
+        <v>39461</v>
+      </c>
+      <c r="E70" s="2"/>
+      <c r="F70" s="10">
+        <v>16750</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="D71" s="9">
+        <v>42795</v>
+      </c>
+      <c r="E71" s="2"/>
+      <c r="F71" s="10">
+        <v>32500</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="D72" s="9">
+        <v>38885</v>
+      </c>
+      <c r="E72" s="2"/>
+      <c r="F72" s="10">
+        <v>25750</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="D73" s="9">
+        <v>46054</v>
+      </c>
+      <c r="E73" s="2"/>
+      <c r="F73" s="10">
+        <v>17250</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="D74" s="9">
+        <v>42131</v>
+      </c>
+      <c r="E74" s="2"/>
+      <c r="F74" s="10">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="D75" s="9">
+        <v>44593</v>
+      </c>
+      <c r="E75" s="2"/>
+      <c r="F75" s="10">
+        <v>58000</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="D76" s="9">
+        <v>45910</v>
+      </c>
+      <c r="E76" s="2"/>
+      <c r="F76" s="10">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="D77" s="9">
+        <v>41000</v>
+      </c>
+      <c r="E77" s="2"/>
+      <c r="F77" s="10">
+        <v>64000</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="D78" s="9">
+        <v>41000</v>
+      </c>
+      <c r="E78" s="2"/>
+      <c r="F78" s="10">
+        <v>337500</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D79" s="9">
+        <v>39750</v>
+      </c>
+      <c r="E79" s="2"/>
+      <c r="F79" s="10">
+        <v>16750</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D80" s="9">
+        <v>44273</v>
+      </c>
+      <c r="E80" s="2"/>
+      <c r="F80" s="10">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="D81" s="9">
+        <v>45863</v>
+      </c>
+      <c r="E81" s="2"/>
+      <c r="F81" s="10">
+        <v>16750</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="D82" s="9">
+        <v>45561</v>
+      </c>
+      <c r="E82" s="2"/>
+      <c r="F82" s="10">
+        <v>236000</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="D83" s="9">
+        <v>43539</v>
+      </c>
+      <c r="E83" s="2"/>
+      <c r="F83" s="10">
+        <v>62500</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="D84" s="9">
+        <v>46043</v>
+      </c>
+      <c r="E84" s="2"/>
+      <c r="F84" s="10">
+        <v>73000</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="D85" s="9">
+        <v>46043</v>
+      </c>
+      <c r="E85" s="2"/>
+      <c r="F85" s="10">
+        <v>18750</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="D86" s="9">
+        <v>46038</v>
+      </c>
+      <c r="E86" s="9"/>
+      <c r="F86" s="6">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="D87" s="9">
+        <v>45992</v>
+      </c>
+      <c r="E87" s="2"/>
+      <c r="F87" s="10">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="D88" s="9">
+        <v>46112</v>
+      </c>
+      <c r="E88" s="9"/>
+      <c r="F88" s="6">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="D89" s="9">
+        <v>46112</v>
+      </c>
+      <c r="E89" s="9"/>
+      <c r="F89" s="6">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="D90" s="9">
+        <v>45992</v>
+      </c>
+      <c r="E90" s="2"/>
+      <c r="F90" s="10">
+        <v>4550</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="D91" s="9">
+        <v>46112</v>
+      </c>
+      <c r="E91" s="9"/>
+      <c r="F91" s="6">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D92" s="9">
+        <v>46112</v>
+      </c>
+      <c r="E92" s="9"/>
+      <c r="F92" s="6">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B93" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...34 lines deleted...]
-      <c r="C2" s="4" t="s">
+      <c r="C93" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D93" s="9">
+        <v>40632</v>
+      </c>
+      <c r="E93" s="2"/>
+      <c r="F93" s="10">
+        <v>16500</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="D94" s="9">
+        <v>45412</v>
+      </c>
+      <c r="E94" s="2"/>
+      <c r="F94" s="10">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="D95" s="9">
+        <v>45412</v>
+      </c>
+      <c r="E95" s="2"/>
+      <c r="F95" s="10">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="D96" s="9">
+        <v>45311</v>
+      </c>
+      <c r="E96" s="2"/>
+      <c r="F96" s="10">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="D97" s="9">
+        <v>41290</v>
+      </c>
+      <c r="E97" s="2"/>
+      <c r="F97" s="10">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="D98" s="9">
+        <v>41365</v>
+      </c>
+      <c r="E98" s="2"/>
+      <c r="F98" s="10">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D99" s="9">
+        <v>39326</v>
+      </c>
+      <c r="E99" s="2"/>
+      <c r="F99" s="10">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="D100" s="9">
+        <v>40576</v>
+      </c>
+      <c r="E100" s="2"/>
+      <c r="F100" s="10">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="D2" s="4" t="s">
-[...12 lines deleted...]
-      <c r="I2" s="4" t="s">
+      <c r="B101" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D101" s="9">
+        <v>40638</v>
+      </c>
+      <c r="E101" s="2"/>
+      <c r="F101" s="10">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="D102" s="9">
+        <v>45855</v>
+      </c>
+      <c r="E102" s="2"/>
+      <c r="F102" s="10">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B103" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="J2" s="4" t="s">
-[...87 lines deleted...]
-      <c r="J5" s="4" t="s">
+      <c r="C103" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D103" s="9">
+        <v>43560</v>
+      </c>
+      <c r="E103" s="2"/>
+      <c r="F103" s="10">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D104" s="9">
+        <v>45121</v>
+      </c>
+      <c r="E104" s="2"/>
+      <c r="F104" s="10">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="B105" s="8" t="s">
         <v>56</v>
       </c>
-    </row>
-[...71 lines deleted...]
-      <c r="E8" s="4" t="s">
+      <c r="C105" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="D105" s="9">
+        <v>38443</v>
+      </c>
+      <c r="E105" s="2"/>
+      <c r="F105" s="10">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="B106" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="F8" s="4" t="s">
-[...133 lines deleted...]
-      <c r="B13" s="3">
+      <c r="C106" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="D106" s="9">
+        <v>45492</v>
+      </c>
+      <c r="E106" s="2"/>
+      <c r="F106" s="10">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="D107" s="9">
+        <v>39324</v>
+      </c>
+      <c r="E107" s="2"/>
+      <c r="F107" s="10">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="D108" s="9">
+        <v>40940</v>
+      </c>
+      <c r="E108" s="2"/>
+      <c r="F108" s="10">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B109" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="D109" s="9">
+        <v>41550</v>
+      </c>
+      <c r="E109" s="2"/>
+      <c r="F109" s="10">
         <v>2475</v>
       </c>
-      <c r="C13" s="4" t="s">
-[...575 lines deleted...]
-      <c r="C33" s="4" t="s">
+    </row>
+    <row r="110" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="7" t="s">
         <v>164</v>
       </c>
-      <c r="D33" s="4" t="s">
-[...1717 lines deleted...]
-      <c r="H92" s="5">
+      <c r="B110" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="D110" s="9">
         <v>41371</v>
       </c>
-      <c r="I92" s="4" t="s">
-[...203 lines deleted...]
-        <v>50</v>
+      <c r="E110" s="2"/>
+      <c r="F110" s="10">
+        <v>2250</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:J99">
-    <sortCondition ref="A2:A99"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F110">
+    <sortCondition ref="A2:A110"/>
   </sortState>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait"/>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <conditionalFormatting sqref="A1:A1048576">
+    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
+  </conditionalFormatting>
+  <pageMargins left="0.44431372549019615" right="0.44431372549019615" top="0.44431372549019615" bottom="0.44431372549019615" header="0.50980392156862753" footer="0.50980392156862753"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Exemptions 121225</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Exemption report 130426</vt:lpstr>
+      <vt:lpstr>'Exemption report 130426'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NNDR Exemption</dc:title>
-  <dc:creator>SERVER</dc:creator>
+  <dc:creator>Jenkins, Emma (GCSx)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>