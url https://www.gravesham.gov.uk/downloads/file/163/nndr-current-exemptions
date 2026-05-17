--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -2,89 +2,403 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Revenues and Benefits\Shared\Systems Opps\Revenues\Daily Checking\2026 - 2027\Monthly Website NNDR Reports\13.04.26\Website Reports\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Revenues and Benefits\Shared\Systems Opps\Revenues\Daily Checking\2026 - 2027\Monthly Website NNDR Reports\12.05.26\Website Reports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA96B447-2496-4A5E-B36A-71CD3159C050}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCD038DE-033E-4CF4-A70F-ECE2CF038CB2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-57720" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3451C89B-1744-4B99-9CBB-00818F740FBC}"/>
   </bookViews>
   <sheets>
-    <sheet name="Exemption report 130426" sheetId="1" r:id="rId1"/>
+    <sheet name="Exemption report 120526" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Exemption report 130426'!$A$1:$A$111</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Exemption report 130426'!$A$1:$E$11</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Exemption report 120526'!$A$1:$E$106</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="267">
   <si>
     <t>Property Reference Number</t>
   </si>
   <si>
     <t>Full Property Address</t>
   </si>
   <si>
     <t>Rate payer name</t>
   </si>
   <si>
     <t>Empty start date</t>
   </si>
   <si>
     <t>Empty end date</t>
   </si>
   <si>
     <t>Current rateable value</t>
   </si>
   <si>
+    <t>152902905</t>
+  </si>
+  <si>
+    <t>152903001</t>
+  </si>
+  <si>
+    <t>152902600</t>
+  </si>
+  <si>
+    <t>121004100</t>
+  </si>
+  <si>
+    <t>360500213</t>
+  </si>
+  <si>
+    <t>355212520</t>
+  </si>
+  <si>
+    <t>355212525</t>
+  </si>
+  <si>
+    <t>355212537</t>
+  </si>
+  <si>
+    <t>329500710</t>
+  </si>
+  <si>
+    <t>121007100</t>
+  </si>
+  <si>
+    <t>20711806</t>
+  </si>
+  <si>
+    <t>110600909</t>
+  </si>
+  <si>
+    <t>312700701</t>
+  </si>
+  <si>
+    <t>207102001</t>
+  </si>
+  <si>
+    <t>557200903</t>
+  </si>
+  <si>
+    <t>194000506</t>
+  </si>
+  <si>
+    <t>171318410</t>
+  </si>
+  <si>
+    <t>171318411</t>
+  </si>
+  <si>
+    <t>171318413</t>
+  </si>
+  <si>
+    <t>171318414</t>
+  </si>
+  <si>
+    <t>562400926</t>
+  </si>
+  <si>
+    <t>161103012</t>
+  </si>
+  <si>
+    <t>161105026</t>
+  </si>
+  <si>
+    <t>536101202</t>
+  </si>
+  <si>
+    <t>344500101</t>
+  </si>
+  <si>
+    <t>110600503</t>
+  </si>
+  <si>
+    <t>110600904</t>
+  </si>
+  <si>
+    <t>110601310</t>
+  </si>
+  <si>
+    <t>203200103</t>
+  </si>
+  <si>
+    <t>203200602</t>
+  </si>
+  <si>
+    <t>203201550</t>
+  </si>
+  <si>
+    <t>203201601</t>
+  </si>
+  <si>
+    <t>114802411</t>
+  </si>
+  <si>
+    <t>127600305</t>
+  </si>
+  <si>
+    <t>157800201</t>
+  </si>
+  <si>
+    <t>179203000</t>
+  </si>
+  <si>
+    <t>116400401</t>
+  </si>
+  <si>
+    <t>355207700</t>
+  </si>
+  <si>
+    <t>115605602</t>
+  </si>
+  <si>
+    <t>319101311</t>
+  </si>
+  <si>
+    <t>319102110</t>
+  </si>
+  <si>
+    <t>147202399</t>
+  </si>
+  <si>
+    <t>147202309</t>
+  </si>
+  <si>
+    <t>147202310</t>
+  </si>
+  <si>
+    <t>147202390</t>
+  </si>
+  <si>
+    <t>355212511</t>
+  </si>
+  <si>
+    <t>355212514</t>
+  </si>
+  <si>
+    <t>355212519</t>
+  </si>
+  <si>
+    <t>355212524</t>
+  </si>
+  <si>
+    <t>355212526</t>
+  </si>
+  <si>
+    <t>355212527</t>
+  </si>
+  <si>
+    <t>339600104</t>
+  </si>
+  <si>
+    <t>601800401</t>
+  </si>
+  <si>
+    <t>333306301</t>
+  </si>
+  <si>
+    <t>332702400</t>
+  </si>
+  <si>
+    <t>157800114</t>
+  </si>
+  <si>
+    <t>314303909</t>
+  </si>
+  <si>
+    <t>165103200</t>
+  </si>
+  <si>
+    <t>171319501</t>
+  </si>
+  <si>
+    <t>147207002</t>
+  </si>
+  <si>
+    <t>133900300</t>
+  </si>
+  <si>
+    <t>205816100</t>
+  </si>
+  <si>
+    <t>131600023</t>
+  </si>
+  <si>
+    <t>147207950</t>
+  </si>
+  <si>
+    <t>145500322</t>
+  </si>
+  <si>
+    <t>145500325</t>
+  </si>
+  <si>
+    <t>145500327</t>
+  </si>
+  <si>
+    <t>202600200</t>
+  </si>
+  <si>
+    <t>188802400</t>
+  </si>
+  <si>
+    <t>601800100</t>
+  </si>
+  <si>
+    <t>130401201</t>
+  </si>
+  <si>
+    <t>201200060</t>
+  </si>
+  <si>
+    <t>523801007</t>
+  </si>
+  <si>
+    <t>562400827</t>
+  </si>
+  <si>
+    <t>562400917</t>
+  </si>
+  <si>
+    <t>562400918</t>
+  </si>
+  <si>
+    <t>562400922</t>
+  </si>
+  <si>
+    <t>169500606</t>
+  </si>
+  <si>
+    <t>169500614</t>
+  </si>
+  <si>
+    <t>169500616</t>
+  </si>
+  <si>
+    <t>169500618</t>
+  </si>
+  <si>
+    <t>169500619</t>
+  </si>
+  <si>
+    <t>169500621</t>
+  </si>
+  <si>
+    <t>169500623</t>
+  </si>
+  <si>
+    <t>169500624</t>
+  </si>
+  <si>
+    <t>169500625</t>
+  </si>
+  <si>
+    <t>169500626</t>
+  </si>
+  <si>
+    <t>169500627</t>
+  </si>
+  <si>
+    <t>169500628</t>
+  </si>
+  <si>
+    <t>606908600</t>
+  </si>
+  <si>
+    <t>523801002</t>
+  </si>
+  <si>
+    <t>145502610</t>
+  </si>
+  <si>
+    <t>145502612</t>
+  </si>
+  <si>
+    <t>608561718</t>
+  </si>
+  <si>
+    <t>608561719</t>
+  </si>
+  <si>
+    <t>608561720</t>
+  </si>
+  <si>
+    <t>608561723</t>
+  </si>
+  <si>
+    <t>608561728</t>
+  </si>
+  <si>
+    <t>191600100</t>
+  </si>
+  <si>
+    <t>191600200</t>
+  </si>
+  <si>
+    <t>191600300</t>
+  </si>
+  <si>
+    <t>191601200</t>
+  </si>
+  <si>
+    <t>196160160</t>
+  </si>
+  <si>
+    <t>171319600</t>
+  </si>
+  <si>
+    <t>116500500</t>
+  </si>
+  <si>
     <t>4kiwi Ltd</t>
   </si>
   <si>
     <t>Ago Limited</t>
   </si>
   <si>
     <t>Alltask Ltd</t>
   </si>
   <si>
     <t>B R T Properties ( Kent ) Ltd</t>
   </si>
   <si>
     <t>Basepoint Centres Limited</t>
   </si>
   <si>
     <t>Blue Circle Industries Plc</t>
   </si>
   <si>
     <t>British Gas Plc Property Division</t>
   </si>
   <si>
     <t>Building Repair &amp; Maintenance Limited</t>
   </si>
   <si>
     <t>Bulk Haulage (European) Ltd</t>
@@ -95,509 +409,176 @@
   <si>
     <t>Central Services Ltd</t>
   </si>
   <si>
     <t>Clifford Earl Limited</t>
   </si>
   <si>
     <t>Collins River Enterprises Limited</t>
   </si>
   <si>
     <t>Copper Beech Holdings Ltd</t>
   </si>
   <si>
     <t>Danik Group Ltd</t>
   </si>
   <si>
     <t>Denton Wharf Properties Ltd</t>
   </si>
   <si>
     <t>E E Ltd</t>
   </si>
   <si>
     <t>Ebbsfleet Development Corporation</t>
   </si>
   <si>
-    <t>Euroguard Technical Services Ltd</t>
-[...1 lines deleted...]
-  <si>
     <t>Feabrex Limited</t>
   </si>
   <si>
     <t>Gravesham Borough Council</t>
   </si>
   <si>
     <t>H.C. Turk (Engineering Services) Limited</t>
   </si>
   <si>
     <t>Hawk Classics Ltd</t>
   </si>
   <si>
     <t>High Profile Ltd</t>
   </si>
   <si>
     <t>Home &amp; Communities Agency</t>
   </si>
   <si>
     <t>K C C  North West Kent Coroners Office</t>
   </si>
   <si>
     <t>Kent County Council</t>
   </si>
   <si>
-    <t>Kite Holdings Ltd</t>
-[...1 lines deleted...]
-  <si>
     <t>London Bus Works Ltd</t>
   </si>
   <si>
     <t>Meopham Welding Supplies Limited</t>
   </si>
   <si>
     <t>Mobile Broadband Network Ltd</t>
   </si>
   <si>
     <t>Monitor Services Ltd</t>
   </si>
   <si>
     <t>Msp Lettings Limited</t>
   </si>
   <si>
     <t>Mulberry Gbc Ltd</t>
   </si>
   <si>
     <t>Next Group Plc</t>
   </si>
   <si>
     <t>Pineapple Property Group Ltd</t>
   </si>
   <si>
     <t>Places For People Homes Limited</t>
   </si>
   <si>
     <t>Property Portfolio (No 14) Limited</t>
   </si>
   <si>
     <t>R S P C A</t>
   </si>
   <si>
+    <t>Redwood Rose Ltd</t>
+  </si>
+  <si>
     <t>Sd &amp; Jd Property Ltd</t>
   </si>
   <si>
     <t>Simple Solutions Investments Limited</t>
   </si>
   <si>
-    <t>Simple Solutions Investments Ltd</t>
-[...1 lines deleted...]
-  <si>
     <t>Stonewater Properties (Stone Street) Ltd</t>
   </si>
   <si>
     <t>The Arch Company Properties L.P.</t>
   </si>
   <si>
     <t>The Arch Company Properties Ltd</t>
   </si>
   <si>
     <t>The Cyclopark Trust</t>
   </si>
   <si>
     <t>The Trustees Of The A S T Pension Scheme</t>
   </si>
   <si>
     <t>Thomas Scaffolding Ltd</t>
   </si>
   <si>
-    <t>Tote Bookmakers Ltd</t>
-[...1 lines deleted...]
-  <si>
     <t>Tower Group Developments Ltd</t>
   </si>
   <si>
     <t>Trustees Of Culverstone Silver Band</t>
   </si>
   <si>
     <t>Trustess Of The Ast Pension Scheme</t>
   </si>
   <si>
     <t>Vyman Solicitors Ltd</t>
   </si>
   <si>
     <t>Watmough Brothers Investments Ltd</t>
   </si>
   <si>
     <t>Whitehall Place Limited</t>
   </si>
   <si>
     <t>Xenia Developments Ltd</t>
   </si>
   <si>
     <t>Xtronics Limited</t>
   </si>
   <si>
-    <t>152902905</t>
-[...325 lines deleted...]
-  <si>
     <t>29, King Street, Gravesend, Kent, DA12 2DU</t>
   </si>
   <si>
     <t>30, King Street, Gravesend, Kent, DA12 2DU</t>
   </si>
   <si>
     <t>26, King Street, Gravesend, Kent, DA12 2DU</t>
   </si>
   <si>
     <t>Part Former British Gas Site, Canal Road, Gravesend, Kent, DA12 2RS</t>
   </si>
   <si>
     <t>Top Yard, 2, Vale Road, Gravesend, Kent, DA11 8BZ</t>
   </si>
   <si>
+    <t>11 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
     <t>17 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>14, The Old Rectory, 14, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>Marks Demolition, Grove Road, Gravesend, Kent, DA11 9AX</t>
   </si>
   <si>
     <t>Gnd Flr,  114, Wrotham Road, Gravesend, Kent, DA11 0QH</t>
   </si>
   <si>
     <t>Storage Land At Avenue Transport, Albion Parade, Gravesend, Kent, DA12 2RN</t>
   </si>
   <si>
     <t>Concrete Batching Plant, Botany Road  Off Lower Road, Gravesend, Kent, DA11 9BB</t>
   </si>
   <si>
     <t>The Office Bst, 20, Wrotham Road, Gravesend, Kent, DA11 0PF</t>
   </si>
   <si>
     <t>Crown Garage, Gravesend Road, Shorne, Gravesend, Kent, DA12 3JL</t>
   </si>
   <si>
     <t>Former Riva Bar, Town Pier, Gravesend, Kent, DA11 0BJ</t>
@@ -608,225 +589,210 @@
   <si>
     <t>Office 9 1st Flr, 185, Parrock Street, Gravesend, Kent, DA12 1EN</t>
   </si>
   <si>
     <t>Office 11 2nd Flr, 185, Parrock Street, Gravesend, Kent, DA12 1EN</t>
   </si>
   <si>
     <t>Office 12 2nd Flr, 185, Parrock Street, Gravesend, Kent, DA12 1EN</t>
   </si>
   <si>
     <t>Apex Corner, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
   </si>
   <si>
     <t>Atco Structures &amp; Logistics, Denton Wharf, Mark Lane, Gravesend, Kent, DA12 2QB</t>
   </si>
   <si>
     <t>Denton Wharf, Mark Lane, Gravesend, Kent, DA12 2QB</t>
   </si>
   <si>
     <t>Transmitter Mast ( K N  T 7115 ), At 12 , School Lane, Higham, Rochester, Kent, ME3 7AT</t>
   </si>
   <si>
     <t>The Old Goods Yard, Station House, Station Road, Gravesend, Kent, DA11 9DY</t>
   </si>
   <si>
-    <t>Suite 5g 5h Harmer House, Harmer Street, Gravesend, Kent, DA12 2AP</t>
-[...1 lines deleted...]
-  <si>
     <t>Feabrex Offices, Part Ground Floor, Albion Parade, Gravesend, Kent, DA12 2RN</t>
   </si>
   <si>
     <t>Mac Transport (Yard) Ltd, Albion Parade, Gravesend, Kent, DA12 2RN</t>
   </si>
   <si>
     <t>H &amp; S Auto Repairs, Albion Parade, Gravesend, Kent, DA12 2RR</t>
   </si>
   <si>
     <t>3, Hunter Timber, Wharf Road, Gravesend, Kent, DA12 2RU</t>
   </si>
   <si>
     <t>Adj Denton Slipways, Wharf Road, Gravesend, Kent, DA12 2RU</t>
   </si>
   <si>
     <t>Storage Land &amp; Premises, Wharf Road, Gravesend, Kent, DA12 2RU</t>
   </si>
   <si>
     <t>R/O 20-21, High Street, Gravesend, DA12 2EN</t>
   </si>
   <si>
     <t>Milton Chantry, Commercial Place, Gravesend, Kent, DA12 2BH</t>
   </si>
   <si>
     <t>Car Park, Lord Street, Gravesend, Kent, DA12 1AW</t>
   </si>
   <si>
     <t>St Andrews Art Centre, Royal Pier Road, Gravesend, Kent, DA12 2BD</t>
   </si>
   <si>
     <t>4b The Mews, Bentley Street, Gravesend, Kent, DA12 2DH</t>
   </si>
   <si>
-    <t>Unit B1, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HB</t>
-[...1 lines deleted...]
-  <si>
     <t>Unit I1, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>Car Parking For, 56, Bath Street, Gravesend, Kent, DA11 0DF</t>
   </si>
   <si>
     <t>Land At Old Builders Merchants, Rosherville Way, Gravesend, DA11 9AF</t>
   </si>
   <si>
     <t>Yard Front Of Red Lion Wharf, Crete Hall Road, Gravesend, Kent, DA11 9AD</t>
   </si>
   <si>
     <t>Office F20-F21, The Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
   </si>
   <si>
     <t>Office G43 - G47 , The Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
   </si>
   <si>
     <t>Restaurant At Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
   </si>
   <si>
     <t>The Old Town Hall, Office G36-G40, High Street, Gravesend, Kent, DA11 0AZ</t>
   </si>
   <si>
     <t>2 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>5 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HN</t>
   </si>
   <si>
     <t>10 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>16 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
+    <t>18 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
     <t>19 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
-    <t>Crown And Thistle, 44, The Terrace, Gravesend, Kent, DA12 2BJ</t>
-[...1 lines deleted...]
-  <si>
     <t>Units 1-4 Northfleet Industrial Estate, Lower Road, Gravesend, Kent, DA11 9SN</t>
   </si>
   <si>
     <t>6 Railway Sidings Ediva Road, Station Approach, Meopham, Gravesend, Kent, DA13 0LT</t>
   </si>
   <si>
     <t>Roof Top (90400), The Hive, Gravesend, Kent, DA11 9DE</t>
   </si>
   <si>
     <t>24, The Hill, Gravesend, Kent, DA11 9EU</t>
   </si>
   <si>
     <t>Office 14, Waterman House, Lord Street, Gravesend, Kent, DA12 1AW</t>
   </si>
   <si>
     <t>Storage Container 6, Land At 45-49, Burch Road, Northfleet , Gravesend, Kent, DA11 9NE</t>
   </si>
   <si>
     <t>31, New Road, Gravesend, Kent, DA11 0AB</t>
   </si>
   <si>
     <t>195, Parrock Street, Gravesend, Kent, DA12 1EW</t>
   </si>
   <si>
     <t>70, High Street, Gravesend, Kent, DA11 0BH</t>
   </si>
   <si>
     <t>Unit C, Imperial Retail Park, Thames Way, Gravesend, Kent, DA11 0DQ</t>
   </si>
   <si>
     <t>161, Windmill Street, Gravesend, Kent, DA12 1AH</t>
   </si>
   <si>
+    <t>Unit B4 &amp; B8 Lion Business Park, Dering Way, Gravesend, Kent, DA12 2DN</t>
+  </si>
+  <si>
     <t>Studio , R/O 79-80, High Street, Gravesend, Kent, DA11 0BH</t>
   </si>
   <si>
-    <t>Harmer House (Rear) 3-11, Harmer Street, Gravesend, Kent, DA12 2AP</t>
-[...4 lines deleted...]
-  <si>
     <t>Suite 9g &amp; 9h Harmer House, Harmer Street, Gravesend, Kent, DA12 2AP</t>
   </si>
   <si>
     <t>Suite 9e &amp; 9f Harmer House, Harmer Street, Gravesend, Kent, DA12 2AP</t>
   </si>
   <si>
-    <t>Suite 7b Harmer House, Harmer Street, Gravesend, Kent, DA12 2AP</t>
-[...1 lines deleted...]
-  <si>
     <t>Suite 9c &amp; 9d Harmer House, Harmer Street, Gravesend, Kent, DA12 2AP</t>
   </si>
   <si>
     <t>Warehouse, 2, West Crescent Road, Gravesend, Kent, DA12 2AB</t>
   </si>
   <si>
-    <t>Suite 5i &amp; 5j, Harmer House, Harmer Street, Gravesend, Kent, DA12 2AP</t>
-[...1 lines deleted...]
-  <si>
     <t>Bar 24, Stone Street, Gravesend, Kent, DA11 0NP</t>
   </si>
   <si>
     <t>Station Yard, Station Approach, Meopham, Gravesend, Kent, DA13 0LT</t>
   </si>
   <si>
     <t>Adjoining 12, Darnley Road, Gravesend, Kent, DA11 0RY</t>
   </si>
   <si>
     <t>Shop, Cyclopark, Watling Street, Gravesend, Kent, DA11 7NP</t>
   </si>
   <si>
     <t>Unit B, Buckland Farm, Chalk Road, Higham, Rochester, Kent, ME3 7JX</t>
   </si>
   <si>
     <t>Rear, 22, Apex Business Park, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
   </si>
   <si>
     <t>Apex Business Park, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
   </si>
   <si>
     <t>12 Apex Business  Pk, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
   </si>
   <si>
-    <t>9, The Alma  Leander Drive, Gravesend, Kent, DA12 4NG</t>
-[...1 lines deleted...]
-  <si>
     <t>Basement Front Left Hand Side, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
   </si>
   <si>
     <t>Car Parking For 2nd Flr, 6 &amp; 7-8, Overcliffe, Gravesend, Kent, DA11 0EF</t>
   </si>
   <si>
     <t>Office F2, 1st Flr Front, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Car Parking For, 1st Flr Front, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
   </si>
   <si>
     <t>Office F1, 1st Flr Rear, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
   </si>
   <si>
     <t>Car Parking For F1 &amp; F3, 1st Flr Rear, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
   </si>
   <si>
     <t>Bst Rear L H S, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
   </si>
   <si>
     <t>Car Parking For, Bst Rear L H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
   </si>
   <si>
     <t>Bst Rear R H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
   </si>
   <si>
     <t>Car Parking For, Bst Rear R H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
   </si>
   <si>
     <t>Bst Fron R H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
   </si>
   <si>
     <t>Car Parking For, Bst Front R H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
   </si>
@@ -870,63 +836,63 @@
     <t>Suite 12 2nd Flr, 47, The Terrace, Gravesend, DA12 2DL</t>
   </si>
   <si>
     <t>Suite 16 2nd Floor, 47, The Terrace, Gravesend, DA12 2DL</t>
   </si>
   <si>
     <t>196, Parrock Street, Gravesend, Kent, DA12 1EW</t>
   </si>
   <si>
     <t>Shop, 5, Berkley Crescent, Gravesend, Kent, DA12 2AH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\/mm\/yyyy"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
-      <name val="Arial"/>
-[...3 lines deleted...]
-      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="18"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -940,92 +906,70 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="1">
-[...10 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
@@ -1442,2086 +1386,2007 @@
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC7EE490-0FFB-4B3D-926C-981B57A71952}">
-  <dimension ref="A1:F110"/>
+  <dimension ref="A1:G106"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="19.2" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="24.9" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="29.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="42.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="94.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.21875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.5546875" style="1" bestFit="1" customWidth="1"/>
-    <col min="7" max="16384" width="8.88671875" style="1"/>
+    <col min="7" max="7" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="4" t="s">
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="5" t="s">
+      <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="5" t="s">
+      <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="5" t="s">
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="5" t="s">
+      <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="7" t="s">
+    <row r="2" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D2" s="4">
+        <v>45852</v>
+      </c>
+      <c r="E2" s="4"/>
+      <c r="F2" s="5">
+        <v>44000</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D3" s="4">
+        <v>45852</v>
+      </c>
+      <c r="E3" s="4"/>
+      <c r="F3" s="5">
+        <v>32000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D4" s="4">
+        <v>45103</v>
+      </c>
+      <c r="E4" s="4"/>
+      <c r="F4" s="5">
+        <v>33750</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="D5" s="4">
+        <v>44014</v>
+      </c>
+      <c r="E5" s="4"/>
+      <c r="F5" s="5">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D6" s="4">
+        <v>40632</v>
+      </c>
+      <c r="E6" s="4"/>
+      <c r="F6" s="5">
+        <v>16500</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D7" s="4">
+        <v>46107</v>
+      </c>
+      <c r="E7" s="4"/>
+      <c r="F7" s="5">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="D8" s="4">
+        <v>45992</v>
+      </c>
+      <c r="E8" s="4"/>
+      <c r="F8" s="5">
+        <v>4550</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="D9" s="4">
+        <v>46112</v>
+      </c>
+      <c r="E9" s="4"/>
+      <c r="F9" s="5">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="D10" s="4">
+        <v>39750</v>
+      </c>
+      <c r="E10" s="4"/>
+      <c r="F10" s="5">
+        <v>16750</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="D11" s="4">
+        <v>38443</v>
+      </c>
+      <c r="E11" s="4"/>
+      <c r="F11" s="5">
+        <v>31750</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D12" s="4">
+        <v>39692</v>
+      </c>
+      <c r="E12" s="4"/>
+      <c r="F12" s="5">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="D13" s="4">
+        <v>40060</v>
+      </c>
+      <c r="E13" s="4"/>
+      <c r="F13" s="5">
+        <v>36750</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D14" s="4">
+        <v>44593</v>
+      </c>
+      <c r="E14" s="4"/>
+      <c r="F14" s="5">
+        <v>58000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D15" s="4">
+        <v>42131</v>
+      </c>
+      <c r="E15" s="4"/>
+      <c r="F15" s="5">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="D16" s="4">
+        <v>41290</v>
+      </c>
+      <c r="E16" s="4"/>
+      <c r="F16" s="5">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D17" s="4">
+        <v>44866</v>
+      </c>
+      <c r="E17" s="4"/>
+      <c r="F17" s="5">
+        <v>42500</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D18" s="4">
+        <v>43068</v>
+      </c>
+      <c r="E18" s="4"/>
+      <c r="F18" s="5">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D19" s="4">
+        <v>43068</v>
+      </c>
+      <c r="E19" s="4"/>
+      <c r="F19" s="5">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D20" s="4">
+        <v>45851</v>
+      </c>
+      <c r="E20" s="4"/>
+      <c r="F20" s="5">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D21" s="4">
+        <v>45789</v>
+      </c>
+      <c r="E21" s="4"/>
+      <c r="F21" s="5">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D22" s="4">
+        <v>45855</v>
+      </c>
+      <c r="E22" s="4"/>
+      <c r="F22" s="5">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D23" s="4">
+        <v>42280</v>
+      </c>
+      <c r="E23" s="4"/>
+      <c r="F23" s="5">
+        <v>29750</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D24" s="4">
+        <v>38078</v>
+      </c>
+      <c r="E24" s="4"/>
+      <c r="F24" s="5">
+        <v>97500</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D25" s="4">
+        <v>45311</v>
+      </c>
+      <c r="E25" s="4"/>
+      <c r="F25" s="5">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D26" s="4">
+        <v>43539</v>
+      </c>
+      <c r="E26" s="4"/>
+      <c r="F26" s="5">
+        <v>62500</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D27" s="4">
+        <v>34151</v>
+      </c>
+      <c r="E27" s="4"/>
+      <c r="F27" s="5">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D28" s="4">
+        <v>40284</v>
+      </c>
+      <c r="E28" s="4"/>
+      <c r="F28" s="5">
+        <v>13250</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="D29" s="4">
+        <v>46081</v>
+      </c>
+      <c r="E29" s="4">
+        <v>46261</v>
+      </c>
+      <c r="F29" s="5">
+        <v>62000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D30" s="4">
+        <v>44166</v>
+      </c>
+      <c r="E30" s="4"/>
+      <c r="F30" s="5">
+        <v>37250</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D31" s="4">
+        <v>39461</v>
+      </c>
+      <c r="E31" s="4"/>
+      <c r="F31" s="5">
+        <v>16750</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D32" s="4">
+        <v>42795</v>
+      </c>
+      <c r="E32" s="4"/>
+      <c r="F32" s="5">
+        <v>32500</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D33" s="4">
+        <v>38885</v>
+      </c>
+      <c r="E33" s="4"/>
+      <c r="F33" s="5">
+        <v>25750</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="D34" s="4">
+        <v>41035</v>
+      </c>
+      <c r="E34" s="4"/>
+      <c r="F34" s="5">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="D35" s="4">
+        <v>38808</v>
+      </c>
+      <c r="E35" s="4"/>
+      <c r="F35" s="5">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D36" s="4">
+        <v>45401</v>
+      </c>
+      <c r="E36" s="4"/>
+      <c r="F36" s="5">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="D37" s="4">
+        <v>46090</v>
+      </c>
+      <c r="E37" s="4"/>
+      <c r="F37" s="5">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D38" s="4">
+        <v>39539</v>
+      </c>
+      <c r="E38" s="4"/>
+      <c r="F38" s="5">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D39" s="4">
+        <v>46043</v>
+      </c>
+      <c r="E39" s="4"/>
+      <c r="F39" s="5">
+        <v>18750</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D40" s="4">
+        <v>45170</v>
+      </c>
+      <c r="E40" s="4"/>
+      <c r="F40" s="5">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D41" s="4">
+        <v>41000</v>
+      </c>
+      <c r="E41" s="4"/>
+      <c r="F41" s="5">
+        <v>64000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D42" s="4">
+        <v>41000</v>
+      </c>
+      <c r="E42" s="4"/>
+      <c r="F42" s="5">
+        <v>337500</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D43" s="4">
+        <v>45276</v>
+      </c>
+      <c r="E43" s="4"/>
+      <c r="F43" s="5">
+        <v>6400</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D44" s="4">
+        <v>42443</v>
+      </c>
+      <c r="E44" s="4"/>
+      <c r="F44" s="5">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="D45" s="4">
+        <v>45038</v>
+      </c>
+      <c r="E45" s="4"/>
+      <c r="F45" s="5">
+        <v>15250</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D46" s="4">
+        <v>41963</v>
+      </c>
+      <c r="E46" s="4"/>
+      <c r="F46" s="5">
+        <v>6700</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="D47" s="4">
+        <v>46038</v>
+      </c>
+      <c r="E47" s="4"/>
+      <c r="F47" s="5">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D48" s="4">
+        <v>45992</v>
+      </c>
+      <c r="E48" s="4"/>
+      <c r="F48" s="5">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D49" s="4">
+        <v>46112</v>
+      </c>
+      <c r="E49" s="4"/>
+      <c r="F49" s="5">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D50" s="4">
+        <v>46112</v>
+      </c>
+      <c r="E50" s="4"/>
+      <c r="F50" s="5">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="D51" s="4">
+        <v>46112</v>
+      </c>
+      <c r="E51" s="4"/>
+      <c r="F51" s="5">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="D52" s="4">
+        <v>46112</v>
+      </c>
+      <c r="E52" s="4"/>
+      <c r="F52" s="5">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D53" s="4">
+        <v>45561</v>
+      </c>
+      <c r="E53" s="4"/>
+      <c r="F53" s="5">
+        <v>236000</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D54" s="4">
+        <v>45121</v>
+      </c>
+      <c r="E54" s="4"/>
+      <c r="F54" s="5">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D55" s="4">
+        <v>45863</v>
+      </c>
+      <c r="E55" s="4"/>
+      <c r="F55" s="5">
+        <v>16750</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="D56" s="4">
+        <v>44273</v>
+      </c>
+      <c r="E56" s="4"/>
+      <c r="F56" s="5">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D57" s="4">
+        <v>45897</v>
+      </c>
+      <c r="E57" s="4"/>
+      <c r="F57" s="5">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="D58" s="4">
+        <v>45910</v>
+      </c>
+      <c r="E58" s="4"/>
+      <c r="F58" s="5">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D59" s="4">
+        <v>46083</v>
+      </c>
+      <c r="E59" s="4">
+        <v>46174</v>
+      </c>
+      <c r="F59" s="5">
+        <v>33250</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D60" s="4">
+        <v>45764</v>
+      </c>
+      <c r="E60" s="4"/>
+      <c r="F60" s="5">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="D61" s="4">
+        <v>45508</v>
+      </c>
+      <c r="E61" s="4"/>
+      <c r="F61" s="5">
+        <v>6600</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="D62" s="4">
+        <v>44344</v>
+      </c>
+      <c r="E62" s="4"/>
+      <c r="F62" s="5">
+        <v>162000</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D63" s="4">
+        <v>46054</v>
+      </c>
+      <c r="E63" s="4"/>
+      <c r="F63" s="5">
+        <v>17250</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="D64" s="4">
+        <v>46082</v>
+      </c>
+      <c r="E64" s="4">
+        <v>46265</v>
+      </c>
+      <c r="F64" s="5">
+        <v>37000</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="D65" s="4">
+        <v>45804</v>
+      </c>
+      <c r="E65" s="4"/>
+      <c r="F65" s="5">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D66" s="4">
+        <v>40659</v>
+      </c>
+      <c r="E66" s="4"/>
+      <c r="F66" s="5">
+        <v>6900</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="D67" s="4">
+        <v>40271</v>
+      </c>
+      <c r="E67" s="4"/>
+      <c r="F67" s="5">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="8" t="s">
-[...14 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="B68" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D68" s="4">
+        <v>40165</v>
+      </c>
+      <c r="E68" s="4"/>
+      <c r="F68" s="5">
+        <v>10750</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D69" s="4">
+        <v>43556</v>
+      </c>
+      <c r="E69" s="4"/>
+      <c r="F69" s="5">
+        <v>25750</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="D70" s="4">
+        <v>44197</v>
+      </c>
+      <c r="E70" s="4"/>
+      <c r="F70" s="5">
+        <v>42000</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="D71" s="4">
+        <v>43560</v>
+      </c>
+      <c r="E71" s="4"/>
+      <c r="F71" s="5">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D72" s="4">
+        <v>45377</v>
+      </c>
+      <c r="E72" s="4"/>
+      <c r="F72" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="D73" s="4">
+        <v>45778</v>
+      </c>
+      <c r="E73" s="4"/>
+      <c r="F73" s="5">
+        <v>17500</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="D74" s="4">
+        <v>45412</v>
+      </c>
+      <c r="E74" s="4"/>
+      <c r="F74" s="5">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="D75" s="4">
+        <v>41365</v>
+      </c>
+      <c r="E75" s="4"/>
+      <c r="F75" s="5">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="D76" s="4">
+        <v>39326</v>
+      </c>
+      <c r="E76" s="4"/>
+      <c r="F76" s="5">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="D77" s="4">
+        <v>40576</v>
+      </c>
+      <c r="E77" s="4"/>
+      <c r="F77" s="5">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="D78" s="4">
+        <v>40638</v>
+      </c>
+      <c r="E78" s="4"/>
+      <c r="F78" s="5">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="D79" s="4">
+        <v>45646</v>
+      </c>
+      <c r="E79" s="4"/>
+      <c r="F79" s="5">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="D80" s="4">
+        <v>45646</v>
+      </c>
+      <c r="E80" s="4"/>
+      <c r="F80" s="5">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D81" s="4">
+        <v>45658</v>
+      </c>
+      <c r="E81" s="4"/>
+      <c r="F81" s="5">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="D82" s="4">
+        <v>45658</v>
+      </c>
+      <c r="E82" s="4"/>
+      <c r="F82" s="5">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D83" s="4">
+        <v>45646</v>
+      </c>
+      <c r="E83" s="4"/>
+      <c r="F83" s="5">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="B3" s="8" t="s">
-[...14 lines deleted...]
-      <c r="A4" s="7" t="s">
+      <c r="B84" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="D84" s="4">
+        <v>45646</v>
+      </c>
+      <c r="E84" s="4"/>
+      <c r="F84" s="5">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="B4" s="8" t="s">
-[...32 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="B85" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="D85" s="4">
+        <v>45646</v>
+      </c>
+      <c r="E85" s="4"/>
+      <c r="F85" s="5">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B6" s="8" t="s">
-[...22 lines deleted...]
-      <c r="C7" s="8" t="s">
+      <c r="B86" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D86" s="4">
+        <v>45646</v>
+      </c>
+      <c r="E86" s="4"/>
+      <c r="F86" s="5">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D87" s="4">
+        <v>45646</v>
+      </c>
+      <c r="E87" s="4"/>
+      <c r="F87" s="5">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="D88" s="4">
+        <v>45646</v>
+      </c>
+      <c r="E88" s="4"/>
+      <c r="F88" s="5">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="D89" s="4">
+        <v>45646</v>
+      </c>
+      <c r="E89" s="4"/>
+      <c r="F89" s="5">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C90" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="D7" s="9">
-[...10 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="D90" s="4">
+        <v>45646</v>
+      </c>
+      <c r="E90" s="4"/>
+      <c r="F90" s="5">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="B8" s="8" t="s">
-[...14 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="B91" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="D91" s="4">
+        <v>38443</v>
+      </c>
+      <c r="E91" s="4"/>
+      <c r="F91" s="5">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D92" s="4">
+        <v>45412</v>
+      </c>
+      <c r="E92" s="4"/>
+      <c r="F92" s="5">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D93" s="4">
+        <v>44807</v>
+      </c>
+      <c r="E93" s="4"/>
+      <c r="F93" s="5">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="D94" s="4">
+        <v>44807</v>
+      </c>
+      <c r="E94" s="4"/>
+      <c r="F94" s="5">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D95" s="4">
+        <v>45492</v>
+      </c>
+      <c r="E95" s="4"/>
+      <c r="F95" s="5">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D96" s="4">
+        <v>39324</v>
+      </c>
+      <c r="E96" s="4"/>
+      <c r="F96" s="5">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D97" s="4">
+        <v>40940</v>
+      </c>
+      <c r="E97" s="4"/>
+      <c r="F97" s="5">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="B9" s="8" t="s">
-[...41 lines deleted...]
-      <c r="D11" s="9">
+      <c r="B98" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D98" s="4">
+        <v>41550</v>
+      </c>
+      <c r="E98" s="4"/>
+      <c r="F98" s="5">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="D99" s="4">
+        <v>41371</v>
+      </c>
+      <c r="E99" s="4"/>
+      <c r="F99" s="5">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="D100" s="4">
+        <v>44256</v>
+      </c>
+      <c r="E100" s="4"/>
+      <c r="F100" s="5">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D101" s="4">
+        <v>44256</v>
+      </c>
+      <c r="E101" s="4"/>
+      <c r="F101" s="5">
+        <v>4850</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="D102" s="4">
+        <v>44256</v>
+      </c>
+      <c r="E102" s="4"/>
+      <c r="F102" s="5">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="D103" s="4">
+        <v>44256</v>
+      </c>
+      <c r="E103" s="4"/>
+      <c r="F103" s="5">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="D104" s="4">
+        <v>44256</v>
+      </c>
+      <c r="E104" s="4"/>
+      <c r="F104" s="5">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D105" s="4">
+        <v>44552</v>
+      </c>
+      <c r="E105" s="4"/>
+      <c r="F105" s="5">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="D106" s="4">
         <v>37712</v>
       </c>
-      <c r="E11" s="2"/>
-      <c r="F11" s="10">
+      <c r="E106" s="4"/>
+      <c r="F106" s="5">
         <v>24000</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
-[...1782 lines deleted...]
-    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F110">
-[...5 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.44431372549019615" right="0.44431372549019615" top="0.44431372549019615" bottom="0.44431372549019615" header="0.50980392156862753" footer="0.50980392156862753"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Exemption report 130426</vt:lpstr>
-      <vt:lpstr>'Exemption report 130426'!Print_Area</vt:lpstr>
+      <vt:lpstr>Exemption report 120526</vt:lpstr>
+      <vt:lpstr>'Exemption report 120526'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jenkins, Emma (GCSx)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>