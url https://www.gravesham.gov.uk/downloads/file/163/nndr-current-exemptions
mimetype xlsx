--- v2 (2026-05-17)
+++ v3 (2026-06-26)
@@ -2,103 +2,109 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Revenues and Benefits\Shared\Systems Opps\Revenues\Daily Checking\2026 - 2027\Monthly Website NNDR Reports\12.05.26\Website Reports\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Revenues and Benefits\Shared\Systems Opps\Revenues\Daily Checking\2026 - 2027\Monthly Website NNDR Reports\12.06.26\Website Reports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCD038DE-033E-4CF4-A70F-ECE2CF038CB2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5921307D-A3F1-4179-8818-6BE0330005BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-57720" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3451C89B-1744-4B99-9CBB-00818F740FBC}"/>
   </bookViews>
   <sheets>
-    <sheet name="Exemption report 120526" sheetId="1" r:id="rId1"/>
+    <sheet name="Exemption report 120626" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Exemption report 120526'!$A$1:$E$106</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Exemption report 120626'!$A$1:$E$107</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="271">
   <si>
     <t>Property Reference Number</t>
   </si>
   <si>
     <t>Full Property Address</t>
   </si>
   <si>
     <t>Rate payer name</t>
   </si>
   <si>
     <t>Empty start date</t>
   </si>
   <si>
     <t>Empty end date</t>
   </si>
   <si>
     <t>Current rateable value</t>
   </si>
   <si>
     <t>152902905</t>
   </si>
   <si>
     <t>152903001</t>
   </si>
   <si>
     <t>152902600</t>
   </si>
   <si>
     <t>121004100</t>
   </si>
   <si>
+    <t>360500201</t>
+  </si>
+  <si>
     <t>360500213</t>
   </si>
   <si>
+    <t>360500218</t>
+  </si>
+  <si>
     <t>355212520</t>
   </si>
   <si>
     <t>355212525</t>
   </si>
   <si>
     <t>355212537</t>
   </si>
   <si>
     <t>329500710</t>
   </si>
   <si>
     <t>121007100</t>
   </si>
   <si>
     <t>20711806</t>
   </si>
   <si>
     <t>110600909</t>
   </si>
   <si>
     <t>312700701</t>
   </si>
   <si>
     <t>207102001</t>
@@ -163,134 +169,131 @@
   <si>
     <t>127600305</t>
   </si>
   <si>
     <t>157800201</t>
   </si>
   <si>
     <t>179203000</t>
   </si>
   <si>
     <t>116400401</t>
   </si>
   <si>
     <t>355207700</t>
   </si>
   <si>
     <t>115605602</t>
   </si>
   <si>
     <t>319101311</t>
   </si>
   <si>
     <t>319102110</t>
   </si>
   <si>
+    <t>314303909</t>
+  </si>
+  <si>
     <t>147202399</t>
   </si>
   <si>
     <t>147202309</t>
   </si>
   <si>
     <t>147202310</t>
   </si>
   <si>
     <t>147202390</t>
   </si>
   <si>
     <t>355212511</t>
   </si>
   <si>
     <t>355212514</t>
   </si>
   <si>
     <t>355212519</t>
   </si>
   <si>
     <t>355212524</t>
   </si>
   <si>
     <t>355212526</t>
   </si>
   <si>
     <t>355212527</t>
   </si>
   <si>
     <t>339600104</t>
   </si>
   <si>
     <t>601800401</t>
   </si>
   <si>
+    <t>319100205</t>
+  </si>
+  <si>
     <t>333306301</t>
   </si>
   <si>
     <t>332702400</t>
   </si>
   <si>
     <t>157800114</t>
   </si>
   <si>
-    <t>314303909</t>
-[...2 lines deleted...]
-    <t>165103200</t>
+    <t>355209300</t>
   </si>
   <si>
     <t>171319501</t>
   </si>
   <si>
     <t>147207002</t>
   </si>
   <si>
     <t>133900300</t>
   </si>
   <si>
     <t>205816100</t>
   </si>
   <si>
     <t>131600023</t>
   </si>
   <si>
+    <t>188801703</t>
+  </si>
+  <si>
     <t>147207950</t>
   </si>
   <si>
-    <t>145500322</t>
-[...10 lines deleted...]
-  <si>
     <t>188802400</t>
   </si>
   <si>
+    <t>518201400</t>
+  </si>
+  <si>
     <t>601800100</t>
   </si>
   <si>
     <t>130401201</t>
   </si>
   <si>
     <t>201200060</t>
   </si>
   <si>
     <t>523801007</t>
   </si>
   <si>
     <t>562400827</t>
   </si>
   <si>
     <t>562400917</t>
   </si>
   <si>
     <t>562400918</t>
   </si>
   <si>
     <t>562400922</t>
   </si>
   <si>
     <t>169500606</t>
@@ -427,101 +430,107 @@
   <si>
     <t>E E Ltd</t>
   </si>
   <si>
     <t>Ebbsfleet Development Corporation</t>
   </si>
   <si>
     <t>Feabrex Limited</t>
   </si>
   <si>
     <t>Gravesham Borough Council</t>
   </si>
   <si>
     <t>H.C. Turk (Engineering Services) Limited</t>
   </si>
   <si>
     <t>Hawk Classics Ltd</t>
   </si>
   <si>
     <t>High Profile Ltd</t>
   </si>
   <si>
     <t>Home &amp; Communities Agency</t>
   </si>
   <si>
+    <t>Janta Haulage Ltd</t>
+  </si>
+  <si>
     <t>K C C  North West Kent Coroners Office</t>
   </si>
   <si>
     <t>Kent County Council</t>
   </si>
   <si>
     <t>London Bus Works Ltd</t>
   </si>
   <si>
     <t>Meopham Welding Supplies Limited</t>
   </si>
   <si>
+    <t>Metropolitan Ap5 Propco 1 Limited</t>
+  </si>
+  <si>
     <t>Mobile Broadband Network Ltd</t>
   </si>
   <si>
     <t>Monitor Services Ltd</t>
   </si>
   <si>
     <t>Msp Lettings Limited</t>
   </si>
   <si>
-    <t>Mulberry Gbc Ltd</t>
-[...2 lines deleted...]
-    <t>Next Group Plc</t>
+    <t>Norwis Investments Ltd</t>
   </si>
   <si>
     <t>Pineapple Property Group Ltd</t>
   </si>
   <si>
     <t>Places For People Homes Limited</t>
   </si>
   <si>
     <t>Property Portfolio (No 14) Limited</t>
   </si>
   <si>
     <t>R S P C A</t>
   </si>
   <si>
     <t>Redwood Rose Ltd</t>
   </si>
   <si>
+    <t>S C S Estate Management Ltd T/A Maltbys</t>
+  </si>
+  <si>
     <t>Sd &amp; Jd Property Ltd</t>
   </si>
   <si>
-    <t>Simple Solutions Investments Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>Stonewater Properties (Stone Street) Ltd</t>
   </si>
   <si>
+    <t>Tandtbars Limited</t>
+  </si>
+  <si>
     <t>The Arch Company Properties L.P.</t>
   </si>
   <si>
     <t>The Arch Company Properties Ltd</t>
   </si>
   <si>
     <t>The Cyclopark Trust</t>
   </si>
   <si>
     <t>The Trustees Of The A S T Pension Scheme</t>
   </si>
   <si>
     <t>Thomas Scaffolding Ltd</t>
   </si>
   <si>
     <t>Tower Group Developments Ltd</t>
   </si>
   <si>
     <t>Trustees Of Culverstone Silver Band</t>
   </si>
   <si>
     <t>Trustess Of The Ast Pension Scheme</t>
   </si>
   <si>
     <t>Vyman Solicitors Ltd</t>
@@ -529,53 +538,59 @@
   <si>
     <t>Watmough Brothers Investments Ltd</t>
   </si>
   <si>
     <t>Whitehall Place Limited</t>
   </si>
   <si>
     <t>Xenia Developments Ltd</t>
   </si>
   <si>
     <t>Xtronics Limited</t>
   </si>
   <si>
     <t>29, King Street, Gravesend, Kent, DA12 2DU</t>
   </si>
   <si>
     <t>30, King Street, Gravesend, Kent, DA12 2DU</t>
   </si>
   <si>
     <t>26, King Street, Gravesend, Kent, DA12 2DU</t>
   </si>
   <si>
     <t>Part Former British Gas Site, Canal Road, Gravesend, Kent, DA12 2RS</t>
   </si>
   <si>
+    <t>Rear Of 2, Vale Road, Gravesend, Kent, DA11 9QQ</t>
+  </si>
+  <si>
     <t>Top Yard, 2, Vale Road, Gravesend, Kent, DA11 8BZ</t>
   </si>
   <si>
+    <t>1st Floor, 2, Vale Road, Gravesend, Kent, DA11 8BZ</t>
+  </si>
+  <si>
     <t>11 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>17 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>14, The Old Rectory, 14, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>Marks Demolition, Grove Road, Gravesend, Kent, DA11 9AX</t>
   </si>
   <si>
     <t>Gnd Flr,  114, Wrotham Road, Gravesend, Kent, DA11 0QH</t>
   </si>
   <si>
     <t>Storage Land At Avenue Transport, Albion Parade, Gravesend, Kent, DA12 2RN</t>
   </si>
   <si>
     <t>Concrete Batching Plant, Botany Road  Off Lower Road, Gravesend, Kent, DA11 9BB</t>
   </si>
   <si>
     <t>The Office Bst, 20, Wrotham Road, Gravesend, Kent, DA11 0PF</t>
   </si>
   <si>
     <t>Crown Garage, Gravesend Road, Shorne, Gravesend, Kent, DA12 3JL</t>
@@ -634,132 +649,129 @@
   <si>
     <t>Milton Chantry, Commercial Place, Gravesend, Kent, DA12 2BH</t>
   </si>
   <si>
     <t>Car Park, Lord Street, Gravesend, Kent, DA12 1AW</t>
   </si>
   <si>
     <t>St Andrews Art Centre, Royal Pier Road, Gravesend, Kent, DA12 2BD</t>
   </si>
   <si>
     <t>4b The Mews, Bentley Street, Gravesend, Kent, DA12 2DH</t>
   </si>
   <si>
     <t>Unit I1, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>Car Parking For, 56, Bath Street, Gravesend, Kent, DA11 0DF</t>
   </si>
   <si>
     <t>Land At Old Builders Merchants, Rosherville Way, Gravesend, DA11 9AF</t>
   </si>
   <si>
     <t>Yard Front Of Red Lion Wharf, Crete Hall Road, Gravesend, Kent, DA11 9AD</t>
   </si>
   <si>
+    <t>Storage Container 6, Land At 45-49, Burch Road, Northfleet , Gravesend, Kent, DA11 9NE</t>
+  </si>
+  <si>
     <t>Office F20-F21, The Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
   </si>
   <si>
     <t>Office G43 - G47 , The Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
   </si>
   <si>
     <t>Restaurant At Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
   </si>
   <si>
     <t>The Old Town Hall, Office G36-G40, High Street, Gravesend, Kent, DA11 0AZ</t>
   </si>
   <si>
     <t>2 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>5 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HN</t>
   </si>
   <si>
     <t>10 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>16 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>18 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>19 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>Units 1-4 Northfleet Industrial Estate, Lower Road, Gravesend, Kent, DA11 9SN</t>
   </si>
   <si>
     <t>6 Railway Sidings Ediva Road, Station Approach, Meopham, Gravesend, Kent, DA13 0LT</t>
   </si>
   <si>
+    <t>Berkeley House, Crete Hall Road, Gravesend, Kent, DA11 9AA</t>
+  </si>
+  <si>
     <t>Roof Top (90400), The Hive, Gravesend, Kent, DA11 9DE</t>
   </si>
   <si>
     <t>24, The Hill, Gravesend, Kent, DA11 9EU</t>
   </si>
   <si>
     <t>Office 14, Waterman House, Lord Street, Gravesend, Kent, DA12 1AW</t>
   </si>
   <si>
-    <t>Storage Container 6, Land At 45-49, Burch Road, Northfleet , Gravesend, Kent, DA11 9NE</t>
-[...2 lines deleted...]
-    <t>31, New Road, Gravesend, Kent, DA11 0AB</t>
+    <t>Unit J3, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>195, Parrock Street, Gravesend, Kent, DA12 1EW</t>
   </si>
   <si>
     <t>70, High Street, Gravesend, Kent, DA11 0BH</t>
   </si>
   <si>
     <t>Unit C, Imperial Retail Park, Thames Way, Gravesend, Kent, DA11 0DQ</t>
   </si>
   <si>
     <t>161, Windmill Street, Gravesend, Kent, DA12 1AH</t>
   </si>
   <si>
     <t>Unit B4 &amp; B8 Lion Business Park, Dering Way, Gravesend, Kent, DA12 2DN</t>
   </si>
   <si>
+    <t>17, Stone Street, Gravesend, Kent, DA11 0NH</t>
+  </si>
+  <si>
     <t>Studio , R/O 79-80, High Street, Gravesend, Kent, DA11 0BH</t>
   </si>
   <si>
-    <t>Suite 9g &amp; 9h Harmer House, Harmer Street, Gravesend, Kent, DA12 2AP</t>
-[...10 lines deleted...]
-  <si>
     <t>Bar 24, Stone Street, Gravesend, Kent, DA11 0NP</t>
+  </si>
+  <si>
+    <t>The Ship Inn, 14, The Street, Cobham, Gravesend, Kent, DA12 3BN</t>
   </si>
   <si>
     <t>Station Yard, Station Approach, Meopham, Gravesend, Kent, DA13 0LT</t>
   </si>
   <si>
     <t>Adjoining 12, Darnley Road, Gravesend, Kent, DA11 0RY</t>
   </si>
   <si>
     <t>Shop, Cyclopark, Watling Street, Gravesend, Kent, DA11 7NP</t>
   </si>
   <si>
     <t>Unit B, Buckland Farm, Chalk Road, Higham, Rochester, Kent, ME3 7JX</t>
   </si>
   <si>
     <t>Rear, 22, Apex Business Park, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
   </si>
   <si>
     <t>Apex Business Park, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
   </si>
   <si>
     <t>12 Apex Business  Pk, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
   </si>
   <si>
     <t>Basement Front Left Hand Side, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
   </si>
@@ -1386,2007 +1398,2036 @@
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC7EE490-0FFB-4B3D-926C-981B57A71952}">
-  <dimension ref="A1:G106"/>
+  <dimension ref="A1:F107"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="24.9" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="29.33203125" defaultRowHeight="24.9" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="42.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="94.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.21875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.5546875" style="1" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D2" s="4">
         <v>45852</v>
       </c>
       <c r="E2" s="4"/>
       <c r="F2" s="5">
         <v>44000</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D3" s="4">
         <v>45852</v>
       </c>
       <c r="E3" s="4"/>
       <c r="F3" s="5">
         <v>32000</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D4" s="4">
         <v>45103</v>
       </c>
       <c r="E4" s="4"/>
       <c r="F4" s="5">
         <v>33750</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D5" s="4">
         <v>44014</v>
       </c>
       <c r="E5" s="4"/>
       <c r="F5" s="5">
         <v>22500</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D6" s="4">
-        <v>40632</v>
-[...1 lines deleted...]
-      <c r="E6" s="4"/>
+        <v>46113</v>
+      </c>
+      <c r="E6" s="4">
+        <v>46203</v>
+      </c>
       <c r="F6" s="5">
-        <v>16500</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D7" s="4">
-        <v>46107</v>
+        <v>40632</v>
       </c>
       <c r="E7" s="4"/>
       <c r="F7" s="5">
-        <v>1800</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D8" s="4">
-        <v>45992</v>
-[...1 lines deleted...]
-      <c r="E8" s="4"/>
+        <v>46175</v>
+      </c>
+      <c r="E8" s="4">
+        <v>46266</v>
+      </c>
       <c r="F8" s="5">
-        <v>4550</v>
+        <v>11250</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D9" s="4">
-        <v>46112</v>
+        <v>46107</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="5">
-        <v>5700</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D10" s="4">
-        <v>39750</v>
+        <v>45992</v>
       </c>
       <c r="E10" s="4"/>
       <c r="F10" s="5">
-        <v>16750</v>
+        <v>4550</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="D11" s="4">
-        <v>38443</v>
+        <v>46112</v>
       </c>
       <c r="E11" s="4"/>
       <c r="F11" s="5">
-        <v>31750</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D12" s="4">
-        <v>39692</v>
+        <v>39750</v>
       </c>
       <c r="E12" s="4"/>
       <c r="F12" s="5">
-        <v>2225</v>
+        <v>16750</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D13" s="4">
-        <v>40060</v>
+        <v>38443</v>
       </c>
       <c r="E13" s="4"/>
       <c r="F13" s="5">
-        <v>36750</v>
+        <v>31750</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D14" s="4">
-        <v>44593</v>
+        <v>39692</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="5">
-        <v>58000</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D15" s="4">
-        <v>42131</v>
+        <v>40060</v>
       </c>
       <c r="E15" s="4"/>
       <c r="F15" s="5">
-        <v>1350</v>
+        <v>36750</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D16" s="4">
-        <v>41290</v>
+        <v>44593</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="5">
-        <v>3150</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D17" s="4">
-        <v>44866</v>
+        <v>42131</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="5">
-        <v>42500</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D18" s="4">
-        <v>43068</v>
+        <v>41290</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="5">
-        <v>1075</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D19" s="4">
-        <v>43068</v>
+        <v>44866</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="5">
-        <v>960</v>
+        <v>42500</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D20" s="4">
-        <v>45851</v>
+        <v>43068</v>
       </c>
       <c r="E20" s="4"/>
       <c r="F20" s="5">
         <v>1075</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D21" s="4">
-        <v>45789</v>
+        <v>43068</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="5">
-        <v>1050</v>
+        <v>960</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>125</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D22" s="4">
-        <v>45855</v>
+        <v>45851</v>
       </c>
       <c r="E22" s="4"/>
       <c r="F22" s="5">
-        <v>21500</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D23" s="4">
-        <v>42280</v>
+        <v>45789</v>
       </c>
       <c r="E23" s="4"/>
       <c r="F23" s="5">
-        <v>29750</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>126</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D24" s="4">
-        <v>38078</v>
+        <v>45855</v>
       </c>
       <c r="E24" s="4"/>
       <c r="F24" s="5">
-        <v>97500</v>
+        <v>21500</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D25" s="4">
-        <v>45311</v>
+        <v>42280</v>
       </c>
       <c r="E25" s="4"/>
       <c r="F25" s="5">
-        <v>4000</v>
+        <v>29750</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D26" s="4">
-        <v>43539</v>
+        <v>38078</v>
       </c>
       <c r="E26" s="4"/>
       <c r="F26" s="5">
-        <v>62500</v>
+        <v>97500</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D27" s="4">
-        <v>34151</v>
+        <v>45311</v>
       </c>
       <c r="E27" s="4"/>
       <c r="F27" s="5">
-        <v>3550</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D28" s="4">
-        <v>40284</v>
+        <v>43539</v>
       </c>
       <c r="E28" s="4"/>
       <c r="F28" s="5">
-        <v>13250</v>
+        <v>62500</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D29" s="4">
-        <v>46081</v>
-[...3 lines deleted...]
-      </c>
+        <v>34151</v>
+      </c>
+      <c r="E29" s="4"/>
       <c r="F29" s="5">
-        <v>62000</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D30" s="4">
-        <v>44166</v>
+        <v>40284</v>
       </c>
       <c r="E30" s="4"/>
       <c r="F30" s="5">
-        <v>37250</v>
+        <v>13250</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D31" s="4">
-        <v>39461</v>
-[...1 lines deleted...]
-      <c r="E31" s="4"/>
+        <v>46081</v>
+      </c>
+      <c r="E31" s="4">
+        <v>46261</v>
+      </c>
       <c r="F31" s="5">
-        <v>16750</v>
+        <v>62000</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D32" s="4">
-        <v>42795</v>
+        <v>44166</v>
       </c>
       <c r="E32" s="4"/>
       <c r="F32" s="5">
-        <v>32500</v>
+        <v>37250</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="D33" s="4">
-        <v>38885</v>
+        <v>39461</v>
       </c>
       <c r="E33" s="4"/>
       <c r="F33" s="5">
-        <v>25750</v>
+        <v>16750</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D34" s="4">
-        <v>41035</v>
+        <v>42795</v>
       </c>
       <c r="E34" s="4"/>
       <c r="F34" s="5">
-        <v>2425</v>
+        <v>32500</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D35" s="4">
-        <v>38808</v>
+        <v>38885</v>
       </c>
       <c r="E35" s="4"/>
       <c r="F35" s="5">
-        <v>750</v>
+        <v>25750</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D36" s="4">
-        <v>45401</v>
+        <v>41035</v>
       </c>
       <c r="E36" s="4"/>
       <c r="F36" s="5">
-        <v>55500</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D37" s="4">
-        <v>46090</v>
+        <v>38808</v>
       </c>
       <c r="E37" s="4"/>
       <c r="F37" s="5">
-        <v>2950</v>
+        <v>750</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>131</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D38" s="4">
-        <v>39539</v>
+        <v>45401</v>
       </c>
       <c r="E38" s="4"/>
       <c r="F38" s="5">
-        <v>3750</v>
+        <v>55500</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D39" s="4">
-        <v>46043</v>
+        <v>46090</v>
       </c>
       <c r="E39" s="4"/>
       <c r="F39" s="5">
-        <v>18750</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D40" s="4">
-        <v>45170</v>
+        <v>39539</v>
       </c>
       <c r="E40" s="4"/>
       <c r="F40" s="5">
-        <v>900</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D41" s="4">
-        <v>41000</v>
+        <v>46043</v>
       </c>
       <c r="E41" s="4"/>
       <c r="F41" s="5">
-        <v>64000</v>
+        <v>18750</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D42" s="4">
-        <v>41000</v>
+        <v>45170</v>
       </c>
       <c r="E42" s="4"/>
       <c r="F42" s="5">
-        <v>337500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D43" s="4">
-        <v>45276</v>
+        <v>41000</v>
       </c>
       <c r="E43" s="4"/>
       <c r="F43" s="5">
-        <v>6400</v>
+        <v>64000</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D44" s="4">
-        <v>42443</v>
+        <v>41000</v>
       </c>
       <c r="E44" s="4"/>
       <c r="F44" s="5">
-        <v>5600</v>
+        <v>337500</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D45" s="4">
-        <v>45038</v>
-[...1 lines deleted...]
-      <c r="E45" s="4"/>
+        <v>46176</v>
+      </c>
+      <c r="E45" s="4">
+        <v>46267</v>
+      </c>
       <c r="F45" s="5">
-        <v>15250</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D46" s="4">
-        <v>41963</v>
+        <v>45089</v>
       </c>
       <c r="E46" s="4"/>
       <c r="F46" s="5">
-        <v>6700</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D47" s="4">
-        <v>46038</v>
+        <v>42443</v>
       </c>
       <c r="E47" s="4"/>
       <c r="F47" s="5">
-        <v>2750</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D48" s="4">
-        <v>45992</v>
+        <v>45038</v>
       </c>
       <c r="E48" s="4"/>
       <c r="F48" s="5">
-        <v>2300</v>
+        <v>15250</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D49" s="4">
-        <v>46112</v>
+        <v>41963</v>
       </c>
       <c r="E49" s="4"/>
       <c r="F49" s="5">
-        <v>4200</v>
+        <v>6700</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D50" s="4">
-        <v>46112</v>
+        <v>46038</v>
       </c>
       <c r="E50" s="4"/>
       <c r="F50" s="5">
-        <v>4100</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D51" s="4">
-        <v>46112</v>
+        <v>45992</v>
       </c>
       <c r="E51" s="4"/>
       <c r="F51" s="5">
-        <v>7000</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D52" s="4">
         <v>46112</v>
       </c>
       <c r="E52" s="4"/>
       <c r="F52" s="5">
-        <v>3800</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D53" s="4">
-        <v>45561</v>
+        <v>46112</v>
       </c>
       <c r="E53" s="4"/>
       <c r="F53" s="5">
-        <v>236000</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D54" s="4">
-        <v>45121</v>
+        <v>46112</v>
       </c>
       <c r="E54" s="4"/>
       <c r="F54" s="5">
-        <v>15000</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D55" s="4">
-        <v>45863</v>
+        <v>46112</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="5">
-        <v>16750</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D56" s="4">
-        <v>44273</v>
+        <v>45561</v>
       </c>
       <c r="E56" s="4"/>
       <c r="F56" s="5">
-        <v>13000</v>
+        <v>236000</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D57" s="4">
-        <v>45897</v>
+        <v>45121</v>
       </c>
       <c r="E57" s="4"/>
       <c r="F57" s="5">
-        <v>1775</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D58" s="4">
-        <v>45910</v>
-[...1 lines deleted...]
-      <c r="E58" s="4"/>
+        <v>46148</v>
+      </c>
+      <c r="E58" s="4">
+        <v>46331</v>
+      </c>
       <c r="F58" s="5">
-        <v>1150</v>
+        <v>1240000</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D59" s="4">
-        <v>46083</v>
-[...3 lines deleted...]
-      </c>
+        <v>45863</v>
+      </c>
+      <c r="E59" s="4"/>
       <c r="F59" s="5">
-        <v>33250</v>
+        <v>16750</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D60" s="4">
-        <v>45764</v>
+        <v>44273</v>
       </c>
       <c r="E60" s="4"/>
       <c r="F60" s="5">
-        <v>36000</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D61" s="4">
-        <v>45508</v>
+        <v>45897</v>
       </c>
       <c r="E61" s="4"/>
       <c r="F61" s="5">
-        <v>6600</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D62" s="4">
-        <v>44344</v>
-[...1 lines deleted...]
-      <c r="E62" s="4"/>
+        <v>46167</v>
+      </c>
+      <c r="E62" s="4">
+        <v>46258</v>
+      </c>
       <c r="F62" s="5">
-        <v>162000</v>
+        <v>34500</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D63" s="4">
-        <v>46054</v>
+        <v>45764</v>
       </c>
       <c r="E63" s="4"/>
       <c r="F63" s="5">
-        <v>17250</v>
+        <v>36000</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D64" s="4">
-        <v>46082</v>
-[...3 lines deleted...]
-      </c>
+        <v>45508</v>
+      </c>
+      <c r="E64" s="4"/>
       <c r="F64" s="5">
-        <v>37000</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D65" s="4">
-        <v>45804</v>
+        <v>44344</v>
       </c>
       <c r="E65" s="4"/>
       <c r="F65" s="5">
-        <v>3450</v>
+        <v>162000</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D66" s="4">
-        <v>40659</v>
+        <v>46054</v>
       </c>
       <c r="E66" s="4"/>
       <c r="F66" s="5">
-        <v>6900</v>
+        <v>17250</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D67" s="4">
-        <v>40271</v>
-[...1 lines deleted...]
-      <c r="E67" s="4"/>
+        <v>46082</v>
+      </c>
+      <c r="E67" s="4">
+        <v>46265</v>
+      </c>
       <c r="F67" s="5">
-        <v>8000</v>
+        <v>37000</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D68" s="4">
-        <v>40165</v>
-[...1 lines deleted...]
-      <c r="E68" s="4"/>
+        <v>46160</v>
+      </c>
+      <c r="E68" s="4">
+        <v>46251</v>
+      </c>
       <c r="F68" s="5">
-        <v>10750</v>
+        <v>12500</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D69" s="4">
-        <v>43556</v>
+        <v>45804</v>
       </c>
       <c r="E69" s="4"/>
       <c r="F69" s="5">
-        <v>25750</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D70" s="4">
         <v>44197</v>
       </c>
       <c r="E70" s="4"/>
       <c r="F70" s="5">
         <v>42000</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D71" s="4">
-        <v>43560</v>
-[...1 lines deleted...]
-      <c r="E71" s="4"/>
+        <v>46132</v>
+      </c>
+      <c r="E71" s="4">
+        <v>46222</v>
+      </c>
       <c r="F71" s="5">
-        <v>485</v>
+        <v>33000</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D72" s="4">
-        <v>45377</v>
+        <v>43560</v>
       </c>
       <c r="E72" s="4"/>
       <c r="F72" s="5">
-        <v>1</v>
+        <v>485</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D73" s="4">
-        <v>45778</v>
+        <v>45377</v>
       </c>
       <c r="E73" s="4"/>
       <c r="F73" s="5">
-        <v>17500</v>
+        <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D74" s="4">
-        <v>45412</v>
+        <v>45778</v>
       </c>
       <c r="E74" s="4"/>
       <c r="F74" s="5">
-        <v>3050</v>
+        <v>17500</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D75" s="4">
-        <v>41365</v>
+        <v>45412</v>
       </c>
       <c r="E75" s="4"/>
       <c r="F75" s="5">
-        <v>7500</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D76" s="4">
-        <v>39326</v>
+        <v>41365</v>
       </c>
       <c r="E76" s="4"/>
       <c r="F76" s="5">
-        <v>11000</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D77" s="4">
-        <v>40576</v>
+        <v>39326</v>
       </c>
       <c r="E77" s="4"/>
       <c r="F77" s="5">
-        <v>5700</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="D78" s="4">
-        <v>40638</v>
+        <v>40576</v>
       </c>
       <c r="E78" s="4"/>
       <c r="F78" s="5">
-        <v>2325</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D79" s="4">
-        <v>45646</v>
+        <v>40638</v>
       </c>
       <c r="E79" s="4"/>
       <c r="F79" s="5">
-        <v>2100</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D80" s="4">
         <v>45646</v>
       </c>
       <c r="E80" s="4"/>
       <c r="F80" s="5">
-        <v>9800</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D81" s="4">
-        <v>45658</v>
+        <v>45646</v>
       </c>
       <c r="E81" s="4"/>
       <c r="F81" s="5">
-        <v>1050</v>
+        <v>9800</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D82" s="4">
         <v>45658</v>
       </c>
       <c r="E82" s="4"/>
       <c r="F82" s="5">
-        <v>350</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D83" s="4">
-        <v>45646</v>
+        <v>45658</v>
       </c>
       <c r="E83" s="4"/>
       <c r="F83" s="5">
-        <v>1850</v>
+        <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D84" s="4">
         <v>45646</v>
       </c>
       <c r="E84" s="4"/>
       <c r="F84" s="5">
-        <v>350</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D85" s="4">
         <v>45646</v>
       </c>
       <c r="E85" s="4"/>
       <c r="F85" s="5">
-        <v>1300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D86" s="4">
         <v>45646</v>
       </c>
       <c r="E86" s="4"/>
       <c r="F86" s="5">
-        <v>350</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D87" s="4">
         <v>45646</v>
       </c>
       <c r="E87" s="4"/>
       <c r="F87" s="5">
-        <v>2750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D88" s="4">
         <v>45646</v>
       </c>
       <c r="E88" s="4"/>
       <c r="F88" s="5">
-        <v>350</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D89" s="4">
         <v>45646</v>
       </c>
       <c r="E89" s="4"/>
       <c r="F89" s="5">
-        <v>3600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D90" s="4">
         <v>45646</v>
       </c>
       <c r="E90" s="4"/>
       <c r="F90" s="5">
-        <v>350</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D91" s="4">
-        <v>38443</v>
+        <v>45646</v>
       </c>
       <c r="E91" s="4"/>
       <c r="F91" s="5">
-        <v>640</v>
+        <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D92" s="4">
-        <v>45412</v>
+        <v>38443</v>
       </c>
       <c r="E92" s="4"/>
       <c r="F92" s="5">
-        <v>2550</v>
+        <v>640</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D93" s="4">
-        <v>44807</v>
+        <v>45412</v>
       </c>
       <c r="E93" s="4"/>
       <c r="F93" s="5">
-        <v>1900</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D94" s="4">
         <v>44807</v>
       </c>
       <c r="E94" s="4"/>
       <c r="F94" s="5">
-        <v>3650</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D95" s="4">
-        <v>45492</v>
+        <v>44807</v>
       </c>
       <c r="E95" s="4"/>
       <c r="F95" s="5">
-        <v>3200</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D96" s="4">
-        <v>39324</v>
+        <v>45492</v>
       </c>
       <c r="E96" s="4"/>
       <c r="F96" s="5">
-        <v>1950</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D97" s="4">
-        <v>40940</v>
+        <v>39324</v>
       </c>
       <c r="E97" s="4"/>
       <c r="F97" s="5">
-        <v>2075</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D98" s="4">
-        <v>41550</v>
+        <v>40940</v>
       </c>
       <c r="E98" s="4"/>
       <c r="F98" s="5">
-        <v>2475</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D99" s="4">
-        <v>41371</v>
+        <v>41550</v>
       </c>
       <c r="E99" s="4"/>
       <c r="F99" s="5">
-        <v>2250</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D100" s="4">
-        <v>44256</v>
+        <v>41371</v>
       </c>
       <c r="E100" s="4"/>
       <c r="F100" s="5">
-        <v>5900</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D101" s="4">
         <v>44256</v>
       </c>
       <c r="E101" s="4"/>
       <c r="F101" s="5">
-        <v>4850</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D102" s="4">
         <v>44256</v>
       </c>
       <c r="E102" s="4"/>
       <c r="F102" s="5">
-        <v>2550</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D103" s="4">
         <v>44256</v>
       </c>
       <c r="E103" s="4"/>
       <c r="F103" s="5">
-        <v>5800</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D104" s="4">
         <v>44256</v>
       </c>
       <c r="E104" s="4"/>
       <c r="F104" s="5">
-        <v>1775</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D105" s="4">
-        <v>44552</v>
+        <v>44256</v>
       </c>
       <c r="E105" s="4"/>
       <c r="F105" s="5">
-        <v>21000</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D106" s="4">
-        <v>37712</v>
+        <v>44552</v>
       </c>
       <c r="E106" s="4"/>
       <c r="F106" s="5">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="D107" s="4">
+        <v>37712</v>
+      </c>
+      <c r="E107" s="4"/>
+      <c r="F107" s="5">
         <v>24000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.44431372549019615" right="0.44431372549019615" top="0.44431372549019615" bottom="0.44431372549019615" header="0.50980392156862753" footer="0.50980392156862753"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Exemption report 120526</vt:lpstr>
-      <vt:lpstr>'Exemption report 120526'!Print_Area</vt:lpstr>
+      <vt:lpstr>Exemption report 120626</vt:lpstr>
+      <vt:lpstr>'Exemption report 120626'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jenkins, Emma (GCSx)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>