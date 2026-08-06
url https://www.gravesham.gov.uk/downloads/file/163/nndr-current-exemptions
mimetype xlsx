--- v3 (2026-06-26)
+++ v4 (2026-08-06)
@@ -2,103 +2,100 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Revenues and Benefits\Shared\Systems Opps\Revenues\Daily Checking\2026 - 2027\Monthly Website NNDR Reports\12.06.26\Website Reports\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Revenues and Benefits\Shared\Systems Opps\Revenues\Daily Checking\2026 - 2027\Monthly Website NNDR Reports\14.07.26\Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5921307D-A3F1-4179-8818-6BE0330005BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D2E86E11-A056-4553-97F9-52C52C62AAF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-57720" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3451C89B-1744-4B99-9CBB-00818F740FBC}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3451C89B-1744-4B99-9CBB-00818F740FBC}"/>
   </bookViews>
   <sheets>
-    <sheet name="Exemption report 120626" sheetId="1" r:id="rId1"/>
+    <sheet name="Exemption report 140726" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Exemption report 120626'!$A$1:$E$107</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Exemption report 140726'!$A$1:$E$105</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="264">
   <si>
     <t>Property Reference Number</t>
   </si>
   <si>
     <t>Full Property Address</t>
   </si>
   <si>
     <t>Rate payer name</t>
   </si>
   <si>
     <t>Empty start date</t>
   </si>
   <si>
     <t>Empty end date</t>
   </si>
   <si>
     <t>Current rateable value</t>
   </si>
   <si>
     <t>152902905</t>
   </si>
   <si>
     <t>152903001</t>
   </si>
   <si>
     <t>152902600</t>
   </si>
   <si>
     <t>121004100</t>
   </si>
   <si>
-    <t>360500201</t>
-[...1 lines deleted...]
-  <si>
     <t>360500213</t>
   </si>
   <si>
     <t>360500218</t>
   </si>
   <si>
     <t>355212520</t>
   </si>
   <si>
     <t>355212525</t>
   </si>
   <si>
     <t>355212537</t>
   </si>
   <si>
     <t>329500710</t>
   </si>
   <si>
     <t>121007100</t>
   </si>
   <si>
     <t>20711806</t>
   </si>
   <si>
     <t>110600909</t>
@@ -154,149 +151,146 @@
   <si>
     <t>203200103</t>
   </si>
   <si>
     <t>203200602</t>
   </si>
   <si>
     <t>203201550</t>
   </si>
   <si>
     <t>203201601</t>
   </si>
   <si>
     <t>114802411</t>
   </si>
   <si>
     <t>127600305</t>
   </si>
   <si>
     <t>157800201</t>
   </si>
   <si>
     <t>179203000</t>
   </si>
   <si>
+    <t>355200800</t>
+  </si>
+  <si>
     <t>116400401</t>
   </si>
   <si>
     <t>355207700</t>
   </si>
   <si>
     <t>115605602</t>
   </si>
   <si>
     <t>319101311</t>
   </si>
   <si>
     <t>319102110</t>
   </si>
   <si>
     <t>314303909</t>
   </si>
   <si>
     <t>147202399</t>
   </si>
   <si>
     <t>147202309</t>
   </si>
   <si>
     <t>147202310</t>
   </si>
   <si>
     <t>147202390</t>
   </si>
   <si>
     <t>355212511</t>
   </si>
   <si>
     <t>355212514</t>
   </si>
   <si>
+    <t>355212515</t>
+  </si>
+  <si>
     <t>355212519</t>
   </si>
   <si>
     <t>355212524</t>
   </si>
   <si>
     <t>355212526</t>
   </si>
   <si>
     <t>355212527</t>
   </si>
   <si>
-    <t>339600104</t>
-[...4 lines deleted...]
-  <si>
     <t>319100205</t>
   </si>
   <si>
     <t>333306301</t>
   </si>
   <si>
     <t>332702400</t>
   </si>
   <si>
     <t>157800114</t>
   </si>
   <si>
     <t>355209300</t>
   </si>
   <si>
     <t>171319501</t>
   </si>
   <si>
     <t>147207002</t>
   </si>
   <si>
     <t>133900300</t>
   </si>
   <si>
-    <t>205816100</t>
-[...1 lines deleted...]
-  <si>
     <t>131600023</t>
   </si>
   <si>
     <t>188801703</t>
   </si>
   <si>
     <t>147207950</t>
   </si>
   <si>
     <t>188802400</t>
   </si>
   <si>
-    <t>518201400</t>
-[...1 lines deleted...]
-  <si>
     <t>601800100</t>
   </si>
   <si>
+    <t>176300100</t>
+  </si>
+  <si>
     <t>130401201</t>
   </si>
   <si>
     <t>201200060</t>
   </si>
   <si>
     <t>523801007</t>
   </si>
   <si>
     <t>562400827</t>
   </si>
   <si>
     <t>562400917</t>
   </si>
   <si>
     <t>562400918</t>
   </si>
   <si>
     <t>562400922</t>
   </si>
   <si>
     <t>169500606</t>
   </si>
   <si>
     <t>169500614</t>
@@ -439,152 +433,140 @@
   <si>
     <t>Gravesham Borough Council</t>
   </si>
   <si>
     <t>H.C. Turk (Engineering Services) Limited</t>
   </si>
   <si>
     <t>Hawk Classics Ltd</t>
   </si>
   <si>
     <t>High Profile Ltd</t>
   </si>
   <si>
     <t>Home &amp; Communities Agency</t>
   </si>
   <si>
     <t>Janta Haulage Ltd</t>
   </si>
   <si>
     <t>K C C  North West Kent Coroners Office</t>
   </si>
   <si>
     <t>Kent County Council</t>
   </si>
   <si>
-    <t>London Bus Works Ltd</t>
-[...4 lines deleted...]
-  <si>
     <t>Metropolitan Ap5 Propco 1 Limited</t>
   </si>
   <si>
     <t>Mobile Broadband Network Ltd</t>
   </si>
   <si>
     <t>Monitor Services Ltd</t>
   </si>
   <si>
     <t>Msp Lettings Limited</t>
   </si>
   <si>
     <t>Norwis Investments Ltd</t>
   </si>
   <si>
     <t>Pineapple Property Group Ltd</t>
   </si>
   <si>
     <t>Places For People Homes Limited</t>
   </si>
   <si>
     <t>Property Portfolio (No 14) Limited</t>
   </si>
   <si>
-    <t>R S P C A</t>
-[...1 lines deleted...]
-  <si>
     <t>Redwood Rose Ltd</t>
   </si>
   <si>
     <t>S C S Estate Management Ltd T/A Maltbys</t>
   </si>
   <si>
     <t>Sd &amp; Jd Property Ltd</t>
   </si>
   <si>
     <t>Stonewater Properties (Stone Street) Ltd</t>
   </si>
   <si>
-    <t>Tandtbars Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>The Arch Company Properties L.P.</t>
   </si>
   <si>
+    <t>The Arch Company Properties Limited</t>
+  </si>
+  <si>
     <t>The Arch Company Properties Ltd</t>
   </si>
   <si>
     <t>The Cyclopark Trust</t>
   </si>
   <si>
     <t>The Trustees Of The A S T Pension Scheme</t>
   </si>
   <si>
     <t>Thomas Scaffolding Ltd</t>
   </si>
   <si>
     <t>Tower Group Developments Ltd</t>
   </si>
   <si>
     <t>Trustees Of Culverstone Silver Band</t>
   </si>
   <si>
     <t>Trustess Of The Ast Pension Scheme</t>
   </si>
   <si>
     <t>Vyman Solicitors Ltd</t>
   </si>
   <si>
     <t>Watmough Brothers Investments Ltd</t>
   </si>
   <si>
     <t>Whitehall Place Limited</t>
   </si>
   <si>
     <t>Xenia Developments Ltd</t>
   </si>
   <si>
     <t>Xtronics Limited</t>
   </si>
   <si>
     <t>29, King Street, Gravesend, Kent, DA12 2DU</t>
   </si>
   <si>
     <t>30, King Street, Gravesend, Kent, DA12 2DU</t>
   </si>
   <si>
     <t>26, King Street, Gravesend, Kent, DA12 2DU</t>
   </si>
   <si>
     <t>Part Former British Gas Site, Canal Road, Gravesend, Kent, DA12 2RS</t>
   </si>
   <si>
-    <t>Rear Of 2, Vale Road, Gravesend, Kent, DA11 9QQ</t>
-[...1 lines deleted...]
-  <si>
     <t>Top Yard, 2, Vale Road, Gravesend, Kent, DA11 8BZ</t>
   </si>
   <si>
     <t>1st Floor, 2, Vale Road, Gravesend, Kent, DA11 8BZ</t>
   </si>
   <si>
     <t>11 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>17 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>14, The Old Rectory, 14, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>Marks Demolition, Grove Road, Gravesend, Kent, DA11 9AX</t>
   </si>
   <si>
     <t>Gnd Flr,  114, Wrotham Road, Gravesend, Kent, DA11 0QH</t>
   </si>
   <si>
     <t>Storage Land At Avenue Transport, Albion Parade, Gravesend, Kent, DA12 2RN</t>
   </si>
   <si>
     <t>Concrete Batching Plant, Botany Road  Off Lower Road, Gravesend, Kent, DA11 9BB</t>
@@ -634,147 +616,144 @@
   <si>
     <t>H &amp; S Auto Repairs, Albion Parade, Gravesend, Kent, DA12 2RR</t>
   </si>
   <si>
     <t>3, Hunter Timber, Wharf Road, Gravesend, Kent, DA12 2RU</t>
   </si>
   <si>
     <t>Adj Denton Slipways, Wharf Road, Gravesend, Kent, DA12 2RU</t>
   </si>
   <si>
     <t>Storage Land &amp; Premises, Wharf Road, Gravesend, Kent, DA12 2RU</t>
   </si>
   <si>
     <t>R/O 20-21, High Street, Gravesend, DA12 2EN</t>
   </si>
   <si>
     <t>Milton Chantry, Commercial Place, Gravesend, Kent, DA12 2BH</t>
   </si>
   <si>
     <t>Car Park, Lord Street, Gravesend, Kent, DA12 1AW</t>
   </si>
   <si>
     <t>St Andrews Art Centre, Royal Pier Road, Gravesend, Kent, DA12 2BD</t>
   </si>
   <si>
+    <t>Unit B1, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HB</t>
+  </si>
+  <si>
     <t>4b The Mews, Bentley Street, Gravesend, Kent, DA12 2DH</t>
   </si>
   <si>
     <t>Unit I1, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>Car Parking For, 56, Bath Street, Gravesend, Kent, DA11 0DF</t>
   </si>
   <si>
     <t>Land At Old Builders Merchants, Rosherville Way, Gravesend, DA11 9AF</t>
   </si>
   <si>
     <t>Yard Front Of Red Lion Wharf, Crete Hall Road, Gravesend, Kent, DA11 9AD</t>
   </si>
   <si>
     <t>Storage Container 6, Land At 45-49, Burch Road, Northfleet , Gravesend, Kent, DA11 9NE</t>
   </si>
   <si>
     <t>Office F20-F21, The Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
   </si>
   <si>
     <t>Office G43 - G47 , The Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
   </si>
   <si>
     <t>Restaurant At Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
   </si>
   <si>
     <t>The Old Town Hall, Office G36-G40, High Street, Gravesend, Kent, DA11 0AZ</t>
   </si>
   <si>
     <t>2 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>5 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HN</t>
   </si>
   <si>
+    <t>6 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
     <t>10 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>16 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>18 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>19 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
-    <t>Units 1-4 Northfleet Industrial Estate, Lower Road, Gravesend, Kent, DA11 9SN</t>
-[...4 lines deleted...]
-  <si>
     <t>Berkeley House, Crete Hall Road, Gravesend, Kent, DA11 9AA</t>
   </si>
   <si>
     <t>Roof Top (90400), The Hive, Gravesend, Kent, DA11 9DE</t>
   </si>
   <si>
     <t>24, The Hill, Gravesend, Kent, DA11 9EU</t>
   </si>
   <si>
     <t>Office 14, Waterman House, Lord Street, Gravesend, Kent, DA12 1AW</t>
   </si>
   <si>
     <t>Unit J3, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
   </si>
   <si>
     <t>195, Parrock Street, Gravesend, Kent, DA12 1EW</t>
   </si>
   <si>
     <t>70, High Street, Gravesend, Kent, DA11 0BH</t>
   </si>
   <si>
     <t>Unit C, Imperial Retail Park, Thames Way, Gravesend, Kent, DA11 0DQ</t>
   </si>
   <si>
-    <t>161, Windmill Street, Gravesend, Kent, DA12 1AH</t>
-[...1 lines deleted...]
-  <si>
     <t>Unit B4 &amp; B8 Lion Business Park, Dering Way, Gravesend, Kent, DA12 2DN</t>
   </si>
   <si>
     <t>17, Stone Street, Gravesend, Kent, DA11 0NH</t>
   </si>
   <si>
     <t>Studio , R/O 79-80, High Street, Gravesend, Kent, DA11 0BH</t>
   </si>
   <si>
     <t>Bar 24, Stone Street, Gravesend, Kent, DA11 0NP</t>
   </si>
   <si>
-    <t>The Ship Inn, 14, The Street, Cobham, Gravesend, Kent, DA12 3BN</t>
-[...1 lines deleted...]
-  <si>
     <t>Station Yard, Station Approach, Meopham, Gravesend, Kent, DA13 0LT</t>
+  </si>
+  <si>
+    <t>Dream Bar &amp; Lounge, 1a, Railway Place, Gravesend, Kent, DA12 1AP</t>
   </si>
   <si>
     <t>Adjoining 12, Darnley Road, Gravesend, Kent, DA11 0RY</t>
   </si>
   <si>
     <t>Shop, Cyclopark, Watling Street, Gravesend, Kent, DA11 7NP</t>
   </si>
   <si>
     <t>Unit B, Buckland Farm, Chalk Road, Higham, Rochester, Kent, ME3 7JX</t>
   </si>
   <si>
     <t>Rear, 22, Apex Business Park, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
   </si>
   <si>
     <t>Apex Business Park, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
   </si>
   <si>
     <t>12 Apex Business  Pk, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
   </si>
   <si>
     <t>Basement Front Left Hand Side, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
   </si>
   <si>
     <t>Car Parking For 2nd Flr, 6 &amp; 7-8, Overcliffe, Gravesend, Kent, DA11 0EF</t>
   </si>
@@ -1398,2036 +1377,2000 @@
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC7EE490-0FFB-4B3D-926C-981B57A71952}">
-  <dimension ref="A1:F107"/>
+  <dimension ref="A1:F105"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="C10" sqref="C10"/>
+      <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="29.33203125" defaultRowHeight="24.9" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="24.9" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.44140625" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="23.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="26.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="50" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="79.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="25" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17" style="1" customWidth="1"/>
+    <col min="6" max="6" width="21.88671875" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="D2" s="4">
         <v>45852</v>
       </c>
       <c r="E2" s="4"/>
       <c r="F2" s="5">
         <v>44000</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="D3" s="4">
         <v>45852</v>
       </c>
       <c r="E3" s="4"/>
       <c r="F3" s="5">
         <v>32000</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D4" s="4">
         <v>45103</v>
       </c>
       <c r="E4" s="4"/>
       <c r="F4" s="5">
         <v>33750</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="D5" s="4">
         <v>44014</v>
       </c>
       <c r="E5" s="4"/>
       <c r="F5" s="5">
         <v>22500</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="D6" s="4">
-        <v>46113</v>
-[...3 lines deleted...]
-      </c>
+        <v>40632</v>
+      </c>
+      <c r="E6" s="4"/>
       <c r="F6" s="5">
-        <v>5000</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="D7" s="4">
-        <v>40632</v>
-[...1 lines deleted...]
-      <c r="E7" s="4"/>
+        <v>46175</v>
+      </c>
+      <c r="E7" s="4">
+        <v>46266</v>
+      </c>
       <c r="F7" s="5">
-        <v>16500</v>
+        <v>11250</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="D8" s="4">
-        <v>46175</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="E8" s="4"/>
       <c r="F8" s="5">
-        <v>11250</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="D9" s="4">
-        <v>46107</v>
+        <v>45992</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="5">
-        <v>1800</v>
+        <v>4550</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D10" s="4">
-        <v>45992</v>
+        <v>46112</v>
       </c>
       <c r="E10" s="4"/>
       <c r="F10" s="5">
-        <v>4550</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="D11" s="4">
-        <v>46112</v>
+        <v>39750</v>
       </c>
       <c r="E11" s="4"/>
       <c r="F11" s="5">
-        <v>5700</v>
+        <v>16750</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="D12" s="4">
-        <v>39750</v>
+        <v>38443</v>
       </c>
       <c r="E12" s="4"/>
       <c r="F12" s="5">
-        <v>16750</v>
+        <v>31750</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D13" s="4">
-        <v>38443</v>
+        <v>39692</v>
       </c>
       <c r="E13" s="4"/>
       <c r="F13" s="5">
-        <v>31750</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="D14" s="4">
-        <v>39692</v>
+        <v>40060</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="5">
-        <v>2225</v>
+        <v>36750</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D15" s="4">
-        <v>40060</v>
+        <v>44593</v>
       </c>
       <c r="E15" s="4"/>
       <c r="F15" s="5">
-        <v>36750</v>
+        <v>58000</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="D16" s="4">
-        <v>44593</v>
+        <v>42131</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="5">
-        <v>58000</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="D17" s="4">
-        <v>42131</v>
+        <v>41290</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="5">
-        <v>1350</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="D18" s="4">
-        <v>41290</v>
+        <v>44866</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="5">
-        <v>3150</v>
+        <v>42500</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="D19" s="4">
-        <v>44866</v>
+        <v>43068</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="5">
-        <v>42500</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="D20" s="4">
         <v>43068</v>
       </c>
       <c r="E20" s="4"/>
       <c r="F20" s="5">
-        <v>1075</v>
+        <v>960</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D21" s="4">
-        <v>43068</v>
+        <v>45851</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="5">
-        <v>960</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="D22" s="4">
-        <v>45851</v>
+        <v>45789</v>
       </c>
       <c r="E22" s="4"/>
       <c r="F22" s="5">
-        <v>1075</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="D23" s="4">
-        <v>45789</v>
+        <v>45855</v>
       </c>
       <c r="E23" s="4"/>
       <c r="F23" s="5">
-        <v>1050</v>
+        <v>21500</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="D24" s="4">
-        <v>45855</v>
+        <v>42280</v>
       </c>
       <c r="E24" s="4"/>
       <c r="F24" s="5">
-        <v>21500</v>
+        <v>29750</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="D25" s="4">
-        <v>42280</v>
+        <v>38078</v>
       </c>
       <c r="E25" s="4"/>
       <c r="F25" s="5">
-        <v>29750</v>
+        <v>97500</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="D26" s="4">
-        <v>38078</v>
+        <v>45311</v>
       </c>
       <c r="E26" s="4"/>
       <c r="F26" s="5">
-        <v>97500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="D27" s="4">
-        <v>45311</v>
+        <v>43539</v>
       </c>
       <c r="E27" s="4"/>
       <c r="F27" s="5">
-        <v>4000</v>
+        <v>62500</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="D28" s="4">
-        <v>43539</v>
+        <v>34151</v>
       </c>
       <c r="E28" s="4"/>
       <c r="F28" s="5">
-        <v>62500</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="D29" s="4">
-        <v>34151</v>
+        <v>40284</v>
       </c>
       <c r="E29" s="4"/>
       <c r="F29" s="5">
-        <v>3550</v>
+        <v>13250</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="D30" s="4">
-        <v>40284</v>
-[...1 lines deleted...]
-      <c r="E30" s="4"/>
+        <v>46081</v>
+      </c>
+      <c r="E30" s="4">
+        <v>46261</v>
+      </c>
       <c r="F30" s="5">
-        <v>13250</v>
+        <v>62000</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="D31" s="4">
-        <v>46081</v>
-[...3 lines deleted...]
-      </c>
+        <v>44166</v>
+      </c>
+      <c r="E31" s="4"/>
       <c r="F31" s="5">
-        <v>62000</v>
+        <v>37250</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="D32" s="4">
-        <v>44166</v>
+        <v>39461</v>
       </c>
       <c r="E32" s="4"/>
       <c r="F32" s="5">
-        <v>37250</v>
+        <v>16750</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="D33" s="4">
-        <v>39461</v>
+        <v>42795</v>
       </c>
       <c r="E33" s="4"/>
       <c r="F33" s="5">
-        <v>16750</v>
+        <v>32500</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="D34" s="4">
-        <v>42795</v>
+        <v>38885</v>
       </c>
       <c r="E34" s="4"/>
       <c r="F34" s="5">
-        <v>32500</v>
+        <v>25750</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D35" s="4">
-        <v>38885</v>
+        <v>41035</v>
       </c>
       <c r="E35" s="4"/>
       <c r="F35" s="5">
-        <v>25750</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="D36" s="4">
-        <v>41035</v>
+        <v>38808</v>
       </c>
       <c r="E36" s="4"/>
       <c r="F36" s="5">
-        <v>2425</v>
+        <v>750</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="D37" s="4">
-        <v>38808</v>
+        <v>45401</v>
       </c>
       <c r="E37" s="4"/>
       <c r="F37" s="5">
-        <v>750</v>
+        <v>55500</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="D38" s="4">
-        <v>45401</v>
+        <v>46090</v>
       </c>
       <c r="E38" s="4"/>
       <c r="F38" s="5">
-        <v>55500</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="D39" s="4">
-        <v>46090</v>
-[...1 lines deleted...]
-      <c r="E39" s="4"/>
+        <v>46142</v>
+      </c>
+      <c r="E39" s="4">
+        <v>46324</v>
+      </c>
       <c r="F39" s="5">
-        <v>2950</v>
+        <v>73000</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="D40" s="4">
         <v>39539</v>
       </c>
       <c r="E40" s="4"/>
       <c r="F40" s="5">
         <v>3750</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="D41" s="4">
         <v>46043</v>
       </c>
       <c r="E41" s="4"/>
       <c r="F41" s="5">
         <v>18750</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="D42" s="4">
         <v>45170</v>
       </c>
       <c r="E42" s="4"/>
       <c r="F42" s="5">
         <v>900</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="D43" s="4">
         <v>41000</v>
       </c>
       <c r="E43" s="4"/>
       <c r="F43" s="5">
         <v>64000</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="D44" s="4">
         <v>41000</v>
       </c>
       <c r="E44" s="4"/>
       <c r="F44" s="5">
         <v>337500</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="D45" s="4">
         <v>46176</v>
       </c>
       <c r="E45" s="4">
         <v>46267</v>
       </c>
       <c r="F45" s="5">
         <v>1150</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="D46" s="4">
         <v>45089</v>
       </c>
       <c r="E46" s="4"/>
       <c r="F46" s="5">
         <v>6400</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="D47" s="4">
         <v>42443</v>
       </c>
       <c r="E47" s="4"/>
       <c r="F47" s="5">
         <v>5600</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="D48" s="4">
         <v>45038</v>
       </c>
       <c r="E48" s="4"/>
       <c r="F48" s="5">
         <v>15250</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="D49" s="4">
         <v>41963</v>
       </c>
       <c r="E49" s="4"/>
       <c r="F49" s="5">
         <v>6700</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="D50" s="4">
         <v>46038</v>
       </c>
       <c r="E50" s="4"/>
       <c r="F50" s="5">
         <v>2750</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="D51" s="4">
         <v>45992</v>
       </c>
       <c r="E51" s="4"/>
       <c r="F51" s="5">
         <v>2300</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="D52" s="4">
-        <v>46112</v>
+        <v>46198</v>
       </c>
       <c r="E52" s="4"/>
       <c r="F52" s="5">
-        <v>4200</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="D53" s="4">
         <v>46112</v>
       </c>
       <c r="E53" s="4"/>
       <c r="F53" s="5">
-        <v>4100</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D54" s="4">
         <v>46112</v>
       </c>
       <c r="E54" s="4"/>
       <c r="F54" s="5">
-        <v>7000</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="D55" s="4">
         <v>46112</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="5">
-        <v>3800</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="D56" s="4">
-        <v>45561</v>
+        <v>46112</v>
       </c>
       <c r="E56" s="4"/>
       <c r="F56" s="5">
-        <v>236000</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="D57" s="4">
-        <v>45121</v>
-[...1 lines deleted...]
-      <c r="E57" s="4"/>
+        <v>46148</v>
+      </c>
+      <c r="E57" s="4">
+        <v>46331</v>
+      </c>
       <c r="F57" s="5">
-        <v>15000</v>
+        <v>1240000</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="D58" s="4">
-        <v>46148</v>
-[...3 lines deleted...]
-      </c>
+        <v>45863</v>
+      </c>
+      <c r="E58" s="4"/>
       <c r="F58" s="5">
-        <v>1240000</v>
+        <v>16750</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="D59" s="4">
-        <v>45863</v>
+        <v>44273</v>
       </c>
       <c r="E59" s="4"/>
       <c r="F59" s="5">
-        <v>16750</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="D60" s="4">
-        <v>44273</v>
+        <v>45897</v>
       </c>
       <c r="E60" s="4"/>
       <c r="F60" s="5">
-        <v>13000</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="D61" s="4">
-        <v>45897</v>
-[...1 lines deleted...]
-      <c r="E61" s="4"/>
+        <v>46167</v>
+      </c>
+      <c r="E61" s="4">
+        <v>46258</v>
+      </c>
       <c r="F61" s="5">
-        <v>1775</v>
+        <v>34500</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="D62" s="4">
-        <v>46167</v>
-[...3 lines deleted...]
-      </c>
+        <v>45764</v>
+      </c>
+      <c r="E62" s="4"/>
       <c r="F62" s="5">
-        <v>34500</v>
+        <v>36000</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="D63" s="4">
-        <v>45764</v>
+        <v>45508</v>
       </c>
       <c r="E63" s="4"/>
       <c r="F63" s="5">
-        <v>36000</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="D64" s="4">
-        <v>45508</v>
+        <v>44344</v>
       </c>
       <c r="E64" s="4"/>
       <c r="F64" s="5">
-        <v>6600</v>
+        <v>162000</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="D65" s="4">
-        <v>44344</v>
-[...1 lines deleted...]
-      <c r="E65" s="4"/>
+        <v>46082</v>
+      </c>
+      <c r="E65" s="4">
+        <v>46265</v>
+      </c>
       <c r="F65" s="5">
-        <v>162000</v>
+        <v>37000</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="D66" s="4">
-        <v>46054</v>
-[...1 lines deleted...]
-      <c r="E66" s="4"/>
+        <v>46160</v>
+      </c>
+      <c r="E66" s="4">
+        <v>46251</v>
+      </c>
       <c r="F66" s="5">
-        <v>17250</v>
+        <v>12500</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="D67" s="4">
-        <v>46082</v>
-[...3 lines deleted...]
-      </c>
+        <v>45804</v>
+      </c>
+      <c r="E67" s="4"/>
       <c r="F67" s="5">
-        <v>37000</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="D68" s="4">
-        <v>46160</v>
-[...3 lines deleted...]
-      </c>
+        <v>44197</v>
+      </c>
+      <c r="E68" s="4"/>
       <c r="F68" s="5">
-        <v>12500</v>
+        <v>42000</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="D69" s="4">
-        <v>45804</v>
+        <v>43560</v>
       </c>
       <c r="E69" s="4"/>
       <c r="F69" s="5">
-        <v>3450</v>
+        <v>485</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D70" s="4">
-        <v>44197</v>
-[...1 lines deleted...]
-      <c r="E70" s="4"/>
+        <v>46149</v>
+      </c>
+      <c r="E70" s="4">
+        <v>46240</v>
+      </c>
       <c r="F70" s="5">
-        <v>42000</v>
+        <v>35000</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="D71" s="4">
-        <v>46132</v>
-[...3 lines deleted...]
-      </c>
+        <v>45377</v>
+      </c>
+      <c r="E71" s="4"/>
       <c r="F71" s="5">
-        <v>33000</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="D72" s="4">
-        <v>43560</v>
+        <v>45778</v>
       </c>
       <c r="E72" s="4"/>
       <c r="F72" s="5">
-        <v>485</v>
+        <v>17500</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="D73" s="4">
-        <v>45377</v>
+        <v>45412</v>
       </c>
       <c r="E73" s="4"/>
       <c r="F73" s="5">
-        <v>1</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="D74" s="4">
-        <v>45778</v>
+        <v>41365</v>
       </c>
       <c r="E74" s="4"/>
       <c r="F74" s="5">
-        <v>17500</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="D75" s="4">
-        <v>45412</v>
+        <v>39326</v>
       </c>
       <c r="E75" s="4"/>
       <c r="F75" s="5">
-        <v>3050</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="D76" s="4">
-        <v>41365</v>
+        <v>40576</v>
       </c>
       <c r="E76" s="4"/>
       <c r="F76" s="5">
-        <v>7500</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="D77" s="4">
-        <v>39326</v>
+        <v>40638</v>
       </c>
       <c r="E77" s="4"/>
       <c r="F77" s="5">
-        <v>11000</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="D78" s="4">
-        <v>40576</v>
+        <v>45646</v>
       </c>
       <c r="E78" s="4"/>
       <c r="F78" s="5">
-        <v>5700</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="D79" s="4">
-        <v>40638</v>
+        <v>45646</v>
       </c>
       <c r="E79" s="4"/>
       <c r="F79" s="5">
-        <v>2325</v>
+        <v>9800</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="D80" s="4">
-        <v>45646</v>
+        <v>45658</v>
       </c>
       <c r="E80" s="4"/>
       <c r="F80" s="5">
-        <v>2100</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="D81" s="4">
-        <v>45646</v>
+        <v>45658</v>
       </c>
       <c r="E81" s="4"/>
       <c r="F81" s="5">
-        <v>9800</v>
+        <v>350</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D82" s="4">
-        <v>45658</v>
+        <v>45646</v>
       </c>
       <c r="E82" s="4"/>
       <c r="F82" s="5">
-        <v>1050</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="D83" s="4">
-        <v>45658</v>
+        <v>45646</v>
       </c>
       <c r="E83" s="4"/>
       <c r="F83" s="5">
         <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="D84" s="4">
         <v>45646</v>
       </c>
       <c r="E84" s="4"/>
       <c r="F84" s="5">
-        <v>1850</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="D85" s="4">
         <v>45646</v>
       </c>
       <c r="E85" s="4"/>
       <c r="F85" s="5">
         <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="D86" s="4">
         <v>45646</v>
       </c>
       <c r="E86" s="4"/>
       <c r="F86" s="5">
-        <v>1300</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="D87" s="4">
         <v>45646</v>
       </c>
       <c r="E87" s="4"/>
       <c r="F87" s="5">
         <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D88" s="4">
         <v>45646</v>
       </c>
       <c r="E88" s="4"/>
       <c r="F88" s="5">
-        <v>2750</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="D89" s="4">
         <v>45646</v>
       </c>
       <c r="E89" s="4"/>
       <c r="F89" s="5">
         <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="D90" s="4">
-        <v>45646</v>
+        <v>38443</v>
       </c>
       <c r="E90" s="4"/>
       <c r="F90" s="5">
-        <v>3600</v>
+        <v>640</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D91" s="4">
-        <v>45646</v>
+        <v>45412</v>
       </c>
       <c r="E91" s="4"/>
       <c r="F91" s="5">
-        <v>350</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="D92" s="4">
-        <v>38443</v>
+        <v>44807</v>
       </c>
       <c r="E92" s="4"/>
       <c r="F92" s="5">
-        <v>640</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="D93" s="4">
-        <v>45412</v>
+        <v>44807</v>
       </c>
       <c r="E93" s="4"/>
       <c r="F93" s="5">
-        <v>2550</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="D94" s="4">
-        <v>44807</v>
+        <v>45492</v>
       </c>
       <c r="E94" s="4"/>
       <c r="F94" s="5">
-        <v>1900</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="D95" s="4">
-        <v>44807</v>
+        <v>39324</v>
       </c>
       <c r="E95" s="4"/>
       <c r="F95" s="5">
-        <v>3650</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="D96" s="4">
-        <v>45492</v>
+        <v>40940</v>
       </c>
       <c r="E96" s="4"/>
       <c r="F96" s="5">
-        <v>3200</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="D97" s="4">
-        <v>39324</v>
+        <v>41550</v>
       </c>
       <c r="E97" s="4"/>
       <c r="F97" s="5">
-        <v>1950</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D98" s="4">
-        <v>40940</v>
+        <v>41371</v>
       </c>
       <c r="E98" s="4"/>
       <c r="F98" s="5">
-        <v>2075</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="D99" s="4">
-        <v>41550</v>
+        <v>44256</v>
       </c>
       <c r="E99" s="4"/>
       <c r="F99" s="5">
-        <v>2475</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="D100" s="4">
-        <v>41371</v>
+        <v>44256</v>
       </c>
       <c r="E100" s="4"/>
       <c r="F100" s="5">
-        <v>2250</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="D101" s="4">
         <v>44256</v>
       </c>
       <c r="E101" s="4"/>
       <c r="F101" s="5">
-        <v>5900</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="D102" s="4">
         <v>44256</v>
       </c>
       <c r="E102" s="4"/>
       <c r="F102" s="5">
-        <v>4850</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="D103" s="4">
         <v>44256</v>
       </c>
       <c r="E103" s="4"/>
       <c r="F103" s="5">
-        <v>2550</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="D104" s="4">
-        <v>44256</v>
+        <v>44552</v>
       </c>
       <c r="E104" s="4"/>
       <c r="F104" s="5">
-        <v>5800</v>
+        <v>21000</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D105" s="4">
-        <v>44256</v>
+        <v>37712</v>
       </c>
       <c r="E105" s="4"/>
       <c r="F105" s="5">
-        <v>1775</v>
-[...34 lines deleted...]
-      <c r="F107" s="5">
         <v>24000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.44431372549019615" right="0.44431372549019615" top="0.44431372549019615" bottom="0.44431372549019615" header="0.50980392156862753" footer="0.50980392156862753"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Exemption report 120626</vt:lpstr>
-      <vt:lpstr>'Exemption report 120626'!Print_Area</vt:lpstr>
+      <vt:lpstr>Exemption report 140726</vt:lpstr>
+      <vt:lpstr>'Exemption report 140726'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jenkins, Emma (GCSx)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>