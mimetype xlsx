--- v4 (2026-08-06)
+++ v5 (2026-08-27)
@@ -2,893 +2,903 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Revenues and Benefits\Shared\Systems Opps\Revenues\Daily Checking\2026 - 2027\Monthly Website NNDR Reports\14.07.26\Website\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Revenues and Benefits\Shared\Systems Opps\Revenues\Daily Checking\2026 - 2027\Monthly Website NNDR Reports\13.08.26\Website Report\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D2E86E11-A056-4553-97F9-52C52C62AAF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{423E0626-E66C-4AB0-908F-C22662C0D802}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3451C89B-1744-4B99-9CBB-00818F740FBC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3451C89B-1744-4B99-9CBB-00818F740FBC}"/>
   </bookViews>
   <sheets>
-    <sheet name="Exemption report 140726" sheetId="1" r:id="rId1"/>
+    <sheet name="Exemption report 130826" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Exemption report 140726'!$A$1:$E$105</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Exemption report 130826'!$B$1:$B$107</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Exemption report 130826'!$A$1:$E$96</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="267">
   <si>
     <t>Property Reference Number</t>
   </si>
   <si>
     <t>Full Property Address</t>
   </si>
   <si>
     <t>Rate payer name</t>
   </si>
   <si>
     <t>Empty start date</t>
   </si>
   <si>
     <t>Empty end date</t>
   </si>
   <si>
     <t>Current rateable value</t>
   </si>
   <si>
+    <t>Feabrex Limited</t>
+  </si>
+  <si>
+    <t>Bulk Haulage (European) Ltd</t>
+  </si>
+  <si>
+    <t>Gravesham Borough Council</t>
+  </si>
+  <si>
+    <t>High Profile Ltd</t>
+  </si>
+  <si>
+    <t>H.C. Turk (Engineering Services) Limited</t>
+  </si>
+  <si>
+    <t>Xtronics Limited</t>
+  </si>
+  <si>
+    <t>Alltask Ltd</t>
+  </si>
+  <si>
+    <t>British Gas Plc Property Division</t>
+  </si>
+  <si>
+    <t>The Arch Company Properties Ltd</t>
+  </si>
+  <si>
+    <t>Redwood Rose Ltd</t>
+  </si>
+  <si>
+    <t>Property Portfolio (No 14) Limited</t>
+  </si>
+  <si>
+    <t>Vyman Solicitors Ltd</t>
+  </si>
+  <si>
+    <t>Kent County Council</t>
+  </si>
+  <si>
+    <t>K C C  North West Kent Coroners Office</t>
+  </si>
+  <si>
+    <t>Places For People Homes Limited</t>
+  </si>
+  <si>
+    <t>Sd &amp; Jd Property Ltd</t>
+  </si>
+  <si>
+    <t>Ago Limited</t>
+  </si>
+  <si>
+    <t>4kiwi Ltd</t>
+  </si>
+  <si>
+    <t>Msp Lettings Limited</t>
+  </si>
+  <si>
+    <t>Denton Wharf Properties Ltd</t>
+  </si>
+  <si>
+    <t>Tower Group Developments Ltd</t>
+  </si>
+  <si>
+    <t>Copper Beech Holdings Ltd</t>
+  </si>
+  <si>
+    <t>Pineapple Property Group Ltd</t>
+  </si>
+  <si>
+    <t>Xenia Developments Ltd</t>
+  </si>
+  <si>
+    <t>Stonewater Properties (Stone Street) Ltd</t>
+  </si>
+  <si>
+    <t>Whitehall Place Limited</t>
+  </si>
+  <si>
+    <t>Collins River Enterprises Limited</t>
+  </si>
+  <si>
+    <t>The Cyclopark Trust</t>
+  </si>
+  <si>
+    <t>Campus Overseas Corp</t>
+  </si>
+  <si>
+    <t>Central Services Ltd</t>
+  </si>
+  <si>
+    <t>Building Repair &amp; Maintenance Limited</t>
+  </si>
+  <si>
+    <t>Cemex Uk Materials Ltd</t>
+  </si>
+  <si>
+    <t>Janta Haulage Ltd</t>
+  </si>
+  <si>
+    <t>Metropolitan Ap5 Propco 1 Limited</t>
+  </si>
+  <si>
+    <t>Home &amp; Communities Agency</t>
+  </si>
+  <si>
+    <t>Blue Circle Industries Plc</t>
+  </si>
+  <si>
+    <t>Monitor Services Ltd</t>
+  </si>
+  <si>
+    <t>Mobile Broadband Network Ltd</t>
+  </si>
+  <si>
+    <t>Ebbsfleet Development Corporation</t>
+  </si>
+  <si>
+    <t>Hawk Classics Ltd</t>
+  </si>
+  <si>
+    <t>Norwis Investments Ltd</t>
+  </si>
+  <si>
+    <t>Basepoint Centres Limited</t>
+  </si>
+  <si>
+    <t>B R T Properties ( Kent ) Ltd</t>
+  </si>
+  <si>
+    <t>Trustess Of The Ast Pension Scheme</t>
+  </si>
+  <si>
+    <t>The Trustees Of The A S T Pension Scheme</t>
+  </si>
+  <si>
+    <t>E E Ltd</t>
+  </si>
+  <si>
+    <t>Clifford Earl Limited</t>
+  </si>
+  <si>
+    <t>Thomas Scaffolding Ltd</t>
+  </si>
+  <si>
+    <t>Danik Group Ltd</t>
+  </si>
+  <si>
+    <t>The Arch Company Properties L.P.</t>
+  </si>
+  <si>
+    <t>Trustees Of Culverstone Silver Band</t>
+  </si>
+  <si>
+    <t>Watmough Brothers Investments Ltd</t>
+  </si>
+  <si>
+    <t>110600503</t>
+  </si>
+  <si>
+    <t>110600904</t>
+  </si>
+  <si>
+    <t>110600909</t>
+  </si>
+  <si>
+    <t>110601310</t>
+  </si>
+  <si>
+    <t>114802411</t>
+  </si>
+  <si>
+    <t>115605602</t>
+  </si>
+  <si>
+    <t>116400401</t>
+  </si>
+  <si>
+    <t>116500500</t>
+  </si>
+  <si>
+    <t>121004100</t>
+  </si>
+  <si>
+    <t>121007100</t>
+  </si>
+  <si>
+    <t>127600305</t>
+  </si>
+  <si>
+    <t>130401201</t>
+  </si>
+  <si>
+    <t>131600023</t>
+  </si>
+  <si>
+    <t>133900300</t>
+  </si>
+  <si>
+    <t>145502610</t>
+  </si>
+  <si>
+    <t>145502612</t>
+  </si>
+  <si>
+    <t>147202309</t>
+  </si>
+  <si>
+    <t>147202310</t>
+  </si>
+  <si>
+    <t>147202390</t>
+  </si>
+  <si>
+    <t>147202399</t>
+  </si>
+  <si>
+    <t>147207002</t>
+  </si>
+  <si>
+    <t>147207950</t>
+  </si>
+  <si>
+    <t>152902600</t>
+  </si>
+  <si>
     <t>152902905</t>
   </si>
   <si>
     <t>152903001</t>
   </si>
   <si>
-    <t>152902600</t>
-[...2 lines deleted...]
-    <t>121004100</t>
+    <t>157800114</t>
+  </si>
+  <si>
+    <t>157800201</t>
+  </si>
+  <si>
+    <t>161103012</t>
+  </si>
+  <si>
+    <t>161105026</t>
+  </si>
+  <si>
+    <t>169500606</t>
+  </si>
+  <si>
+    <t>169500614</t>
+  </si>
+  <si>
+    <t>169500616</t>
+  </si>
+  <si>
+    <t>169500618</t>
+  </si>
+  <si>
+    <t>169500619</t>
+  </si>
+  <si>
+    <t>169500621</t>
+  </si>
+  <si>
+    <t>169500623</t>
+  </si>
+  <si>
+    <t>169500624</t>
+  </si>
+  <si>
+    <t>169500625</t>
+  </si>
+  <si>
+    <t>169500626</t>
+  </si>
+  <si>
+    <t>169500627</t>
+  </si>
+  <si>
+    <t>169500628</t>
+  </si>
+  <si>
+    <t>171318410</t>
+  </si>
+  <si>
+    <t>171318411</t>
+  </si>
+  <si>
+    <t>171318413</t>
+  </si>
+  <si>
+    <t>171318414</t>
+  </si>
+  <si>
+    <t>171319501</t>
+  </si>
+  <si>
+    <t>171319600</t>
+  </si>
+  <si>
+    <t>179203000</t>
+  </si>
+  <si>
+    <t>188802400</t>
+  </si>
+  <si>
+    <t>191600100</t>
+  </si>
+  <si>
+    <t>191600200</t>
+  </si>
+  <si>
+    <t>191600300</t>
+  </si>
+  <si>
+    <t>191601200</t>
+  </si>
+  <si>
+    <t>194000506</t>
+  </si>
+  <si>
+    <t>196160160</t>
+  </si>
+  <si>
+    <t>201200060</t>
+  </si>
+  <si>
+    <t>202902400</t>
+  </si>
+  <si>
+    <t>203200103</t>
+  </si>
+  <si>
+    <t>203200602</t>
+  </si>
+  <si>
+    <t>203201550</t>
+  </si>
+  <si>
+    <t>203201601</t>
+  </si>
+  <si>
+    <t>207102001</t>
+  </si>
+  <si>
+    <t>20711806</t>
+  </si>
+  <si>
+    <t>312700701</t>
+  </si>
+  <si>
+    <t>314303909</t>
+  </si>
+  <si>
+    <t>319100205</t>
+  </si>
+  <si>
+    <t>319101311</t>
+  </si>
+  <si>
+    <t>319102110</t>
+  </si>
+  <si>
+    <t>329500710</t>
+  </si>
+  <si>
+    <t>332702400</t>
+  </si>
+  <si>
+    <t>333306301</t>
+  </si>
+  <si>
+    <t>344500101</t>
+  </si>
+  <si>
+    <t>355200800</t>
+  </si>
+  <si>
+    <t>355207700</t>
+  </si>
+  <si>
+    <t>355209300</t>
+  </si>
+  <si>
+    <t>355212511</t>
+  </si>
+  <si>
+    <t>355212515</t>
+  </si>
+  <si>
+    <t>355212518</t>
+  </si>
+  <si>
+    <t>355212519</t>
+  </si>
+  <si>
+    <t>355212520</t>
+  </si>
+  <si>
+    <t>355212521</t>
+  </si>
+  <si>
+    <t>355212524</t>
+  </si>
+  <si>
+    <t>355212525</t>
+  </si>
+  <si>
+    <t>355212526</t>
+  </si>
+  <si>
+    <t>355212527</t>
+  </si>
+  <si>
+    <t>355212528</t>
+  </si>
+  <si>
+    <t>355212537</t>
+  </si>
+  <si>
+    <t>360500202</t>
   </si>
   <si>
     <t>360500213</t>
   </si>
   <si>
     <t>360500218</t>
   </si>
   <si>
-    <t>355212520</t>
-[...23 lines deleted...]
-    <t>207102001</t>
+    <t>523801002</t>
+  </si>
+  <si>
+    <t>523801007</t>
+  </si>
+  <si>
+    <t>536101202</t>
   </si>
   <si>
     <t>557200903</t>
   </si>
   <si>
-    <t>194000506</t>
-[...11 lines deleted...]
-    <t>171318414</t>
+    <t>562400827</t>
+  </si>
+  <si>
+    <t>562400917</t>
+  </si>
+  <si>
+    <t>562400918</t>
+  </si>
+  <si>
+    <t>562400922</t>
   </si>
   <si>
     <t>562400926</t>
   </si>
   <si>
-    <t>161103012</t>
-[...133 lines deleted...]
-  <si>
     <t>601800100</t>
   </si>
   <si>
-    <t>176300100</t>
-[...58 lines deleted...]
-  <si>
     <t>606908600</t>
   </si>
   <si>
-    <t>523801002</t>
-[...7 lines deleted...]
-  <si>
     <t>608561718</t>
   </si>
   <si>
     <t>608561719</t>
   </si>
   <si>
     <t>608561720</t>
   </si>
   <si>
     <t>608561723</t>
   </si>
   <si>
     <t>608561728</t>
   </si>
   <si>
-    <t>191600100</t>
-[...176 lines deleted...]
-    <t>Xtronics Limited</t>
+    <t>Feabrex Offices, Part Ground Floor, Albion Parade, Gravesend, Kent, DA12 2RN</t>
+  </si>
+  <si>
+    <t>Mac Transport (Yard) Ltd, Albion Parade, Gravesend, Kent, DA12 2RN</t>
+  </si>
+  <si>
+    <t>Storage Land At Avenue Transport, Albion Parade, Gravesend, Kent, DA12 2RN</t>
+  </si>
+  <si>
+    <t>H &amp; S Auto Repairs, Albion Parade, Gravesend, Kent, DA12 2RR</t>
+  </si>
+  <si>
+    <t>R/O 20-21, High Street, Gravesend, DA12 2EN</t>
+  </si>
+  <si>
+    <t>Car Parking For, 56, Bath Street, Gravesend, Kent, DA11 0DF</t>
+  </si>
+  <si>
+    <t>4b The Mews, Bentley Street, Gravesend, Kent, DA12 2DH</t>
+  </si>
+  <si>
+    <t>Shop, 5, Berkley Crescent, Gravesend, Kent, DA12 2AH</t>
+  </si>
+  <si>
+    <t>Part Former British Gas Site, Canal Road, Gravesend, Kent, DA12 2RS</t>
+  </si>
+  <si>
+    <t>Milton Chantry, Commercial Place, Gravesend, Kent, DA12 2BH</t>
+  </si>
+  <si>
+    <t>Adjoining 12, Darnley Road, Gravesend, Kent, DA11 0RY</t>
+  </si>
+  <si>
+    <t>Unit B4 &amp; B8 Lion Business Park, Dering Way, Gravesend, Kent, DA12 2DN</t>
+  </si>
+  <si>
+    <t>Unit C, Imperial Retail Park, Thames Way, Gravesend, Kent, DA11 0DQ</t>
+  </si>
+  <si>
+    <t>Suite 2, 26, Harmer Street, Gravesend, Kent, DA12 2AX</t>
+  </si>
+  <si>
+    <t>Suite 1, 26, Harmer Street, Gravesend, Kent, DA12 2AX</t>
+  </si>
+  <si>
+    <t>Office G43 - G47 , The Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
+  </si>
+  <si>
+    <t>Restaurant At Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
+  </si>
+  <si>
+    <t>The Old Town Hall, Office G36-G40, High Street, Gravesend, Kent, DA11 0AZ</t>
+  </si>
+  <si>
+    <t>Office F20-F21, The Old Town Hall, High Street, Gravesend, Kent, DA11 0AZ</t>
+  </si>
+  <si>
+    <t>70, High Street, Gravesend, Kent, DA11 0BH</t>
+  </si>
+  <si>
+    <t>Studio , R/O 79-80, High Street, Gravesend, Kent, DA11 0BH</t>
+  </si>
+  <si>
+    <t>26, King Street, Gravesend, Kent, DA12 2DU</t>
   </si>
   <si>
     <t>29, King Street, Gravesend, Kent, DA12 2DU</t>
   </si>
   <si>
     <t>30, King Street, Gravesend, Kent, DA12 2DU</t>
   </si>
   <si>
-    <t>26, King Street, Gravesend, Kent, DA12 2DU</t>
-[...2 lines deleted...]
-    <t>Part Former British Gas Site, Canal Road, Gravesend, Kent, DA12 2RS</t>
+    <t>Office 14, Waterman House, Lord Street, Gravesend, Kent, DA12 1AW</t>
+  </si>
+  <si>
+    <t>Car Park, Lord Street, Gravesend, Kent, DA12 1AW</t>
+  </si>
+  <si>
+    <t>Atco Structures &amp; Logistics, Denton Wharf, Mark Lane, Gravesend, Kent, DA12 2QB</t>
+  </si>
+  <si>
+    <t>Denton Wharf, Mark Lane, Gravesend, Kent, DA12 2QB</t>
+  </si>
+  <si>
+    <t>Basement Front Left Hand Side, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Car Parking For 2nd Flr, 6 &amp; 7-8, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Office F2, 1st Flr Front, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Car Parking For, 1st Flr Front, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Office F1, 1st Flr Rear, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Car Parking For F1 &amp; F3, 1st Flr Rear, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Bst Rear L H S, 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Car Parking For, Bst Rear L H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Bst Rear R H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Car Parking For, Bst Rear R H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Bst Fron R H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Car Parking For, Bst Front R H S , 6, Overcliffe, Gravesend, Kent, DA11 0EF</t>
+  </si>
+  <si>
+    <t>Office 8 1st Flr, 185, Parrock Street, Gravesend, Kent, DA12 1EN</t>
+  </si>
+  <si>
+    <t>Office 9 1st Flr, 185, Parrock Street, Gravesend, Kent, DA12 1EN</t>
+  </si>
+  <si>
+    <t>Office 11 2nd Flr, 185, Parrock Street, Gravesend, Kent, DA12 1EN</t>
+  </si>
+  <si>
+    <t>Office 12 2nd Flr, 185, Parrock Street, Gravesend, Kent, DA12 1EN</t>
+  </si>
+  <si>
+    <t>195, Parrock Street, Gravesend, Kent, DA12 1EW</t>
+  </si>
+  <si>
+    <t>196, Parrock Street, Gravesend, Kent, DA12 1EW</t>
+  </si>
+  <si>
+    <t>St Andrews Art Centre, Royal Pier Road, Gravesend, Kent, DA12 2BD</t>
+  </si>
+  <si>
+    <t>Bar 24, Stone Street, Gravesend, Kent, DA11 0NP</t>
+  </si>
+  <si>
+    <t>Suite 1 Gnd Flr, 47, The Terrace, Gravesend, DA12 2DL</t>
+  </si>
+  <si>
+    <t>Suite 2 Gnd Flr, 47, The Terrace, Gravesend, DA12 2DL</t>
+  </si>
+  <si>
+    <t>Suite 3 Gnd Flr, 47, The Terrace, Gravesend, DA12 2DL</t>
+  </si>
+  <si>
+    <t>Suite 12 2nd Flr, 47, The Terrace, Gravesend, DA12 2DL</t>
+  </si>
+  <si>
+    <t>Former Riva Bar, Town Pier, Gravesend, Kent, DA11 0BJ</t>
+  </si>
+  <si>
+    <t>Suite 16 2nd Floor, 47, The Terrace, Gravesend, DA12 2DL</t>
+  </si>
+  <si>
+    <t>Shop, Cyclopark, Watling Street, Gravesend, Kent, DA11 7NP</t>
+  </si>
+  <si>
+    <t>Unit C4, West Mill, Gravesend, Kent, DA11 0DL</t>
+  </si>
+  <si>
+    <t>3, Hunter Timber, Wharf Road, Gravesend, Kent, DA12 2RU</t>
+  </si>
+  <si>
+    <t>Adj Denton Slipways, Wharf Road, Gravesend, Kent, DA12 2RU</t>
+  </si>
+  <si>
+    <t>Storage Land &amp; Premises, Wharf Road, Gravesend, Kent, DA12 2RU</t>
+  </si>
+  <si>
+    <t>The Office Bst, 20, Wrotham Road, Gravesend, Kent, DA11 0PF</t>
+  </si>
+  <si>
+    <t>Gnd Flr,  114, Wrotham Road, Gravesend, Kent, DA11 0QH</t>
+  </si>
+  <si>
+    <t>Concrete Batching Plant, Botany Road  Off Lower Road, Gravesend, Kent, DA11 9BB</t>
+  </si>
+  <si>
+    <t>Storage Container 6, Land At 45-49, Burch Road, Northfleet , Gravesend, Kent, DA11 9NE</t>
+  </si>
+  <si>
+    <t>Berkeley House, Crete Hall Road, Gravesend, Kent, DA11 9AA</t>
+  </si>
+  <si>
+    <t>Land At Old Builders Merchants, Rosherville Way, Gravesend, DA11 9AF</t>
+  </si>
+  <si>
+    <t>Yard Front Of Red Lion Wharf, Crete Hall Road, Gravesend, Kent, DA11 9AD</t>
+  </si>
+  <si>
+    <t>Marks Demolition, Grove Road, Gravesend, Kent, DA11 9AX</t>
+  </si>
+  <si>
+    <t>24, The Hill, Gravesend, Kent, DA11 9EU</t>
+  </si>
+  <si>
+    <t>Roof Top (90400), The Hive, Gravesend, Kent, DA11 9DE</t>
+  </si>
+  <si>
+    <t>The Old Goods Yard, Station House, Station Road, Gravesend, Kent, DA11 9DY</t>
+  </si>
+  <si>
+    <t>Unit B1, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HB</t>
+  </si>
+  <si>
+    <t>Unit I1, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>Unit J3, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>2 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>6 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>9 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>10 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>11 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>12 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>16 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>17 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>18 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>19 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>20 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>14, The Old Rectory, 14, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
+  </si>
+  <si>
+    <t>Rear Of 2, Vale Road, Gravesend, Kent, DA11 9QQ</t>
   </si>
   <si>
     <t>Top Yard, 2, Vale Road, Gravesend, Kent, DA11 8BZ</t>
   </si>
   <si>
     <t>1st Floor, 2, Vale Road, Gravesend, Kent, DA11 8BZ</t>
   </si>
   <si>
-    <t>11 The Old Rectory, Springhead Enterprise Park, Springhead Road, Gravesend, Kent, DA11 8HL</t>
-[...20 lines deleted...]
-    <t>The Office Bst, 20, Wrotham Road, Gravesend, Kent, DA11 0PF</t>
+    <t>Unit C, Buckland Farm, Chalk Road, Higham, Rochester, Kent, ME3 7JY</t>
+  </si>
+  <si>
+    <t>Unit B, Buckland Farm, Chalk Road, Higham, Rochester, Kent, ME3 7JX</t>
+  </si>
+  <si>
+    <t>Transmitter Mast ( K N  T 7115 ), At 12 , School Lane, Higham, Rochester, Kent, ME3 7AT</t>
   </si>
   <si>
     <t>Crown Garage, Gravesend Road, Shorne, Gravesend, Kent, DA12 3JL</t>
   </si>
   <si>
-    <t>Former Riva Bar, Town Pier, Gravesend, Kent, DA11 0BJ</t>
-[...11 lines deleted...]
-    <t>Office 12 2nd Flr, 185, Parrock Street, Gravesend, Kent, DA12 1EN</t>
+    <t>Rear, 22, Apex Business Park, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
+  </si>
+  <si>
+    <t>Apex Business Park, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
+  </si>
+  <si>
+    <t>12 Apex Business  Pk, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
   </si>
   <si>
     <t>Apex Corner, Queens Farm Road, Shorne, Gravesend, Kent, DA12 3HU</t>
   </si>
   <si>
-    <t>Atco Structures &amp; Logistics, Denton Wharf, Mark Lane, Gravesend, Kent, DA12 2QB</t>
-[...130 lines deleted...]
-  <si>
     <t>Station Yard, Station Approach, Meopham, Gravesend, Kent, DA13 0LT</t>
   </si>
   <si>
-    <t>Dream Bar &amp; Lounge, 1a, Railway Place, Gravesend, Kent, DA12 1AP</t>
-[...55 lines deleted...]
-  <si>
     <t>Practice Room Next Post Office, Whitepost Lane, Meopham, Gravesend, Kent, DA13 0TN</t>
   </si>
   <si>
-    <t>Unit C, Buckland Farm, Chalk Road, Higham, Rochester, Kent, ME3 7JY</t>
-[...7 lines deleted...]
-  <si>
     <t>Watmough House, Office 7, The Parade, Wrotham Road, Meopham, Gravesend, Kent, DA13 0JL</t>
   </si>
   <si>
     <t>Watmough House, Office 6, The Parade, Wrotham Road, Meopham , Gravesend, Kent, DA13 0JL</t>
   </si>
   <si>
     <t>Watmough House, Office 1, The Parade, Wrotham Road, Meopham, Gravesend, Kent, DA13 0JL</t>
   </si>
   <si>
     <t>Office 3, Watmough House  The Parade,  , Wrotham Road, Meopham, Gravesend, Kent, DA13 0JL</t>
   </si>
   <si>
     <t>Off 4 Watmough Hse The Parade, Wrotham Road, Meopham, Gravesend, Kent, DA13 0JL</t>
-  </si>
-[...19 lines deleted...]
-    <t>Shop, 5, Berkley Crescent, Gravesend, Kent, DA12 2AH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\/mm\/yyyy"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="9"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="18"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
@@ -1377,2000 +1387,2036 @@
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC7EE490-0FFB-4B3D-926C-981B57A71952}">
-  <dimension ref="A1:F105"/>
+  <dimension ref="A1:F107"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="C14" sqref="C14"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="24.9" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="26.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="30.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="50" style="1" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="79.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="81.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="25" style="1" customWidth="1"/>
     <col min="5" max="5" width="17" style="1" customWidth="1"/>
-    <col min="6" max="6" width="21.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.28515625" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D2" s="4">
-        <v>45852</v>
+        <v>34151</v>
       </c>
       <c r="E2" s="4"/>
       <c r="F2" s="5">
-        <v>44000</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>110</v>
+        <v>6</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D3" s="4">
-        <v>45852</v>
+        <v>40284</v>
       </c>
       <c r="E3" s="4"/>
       <c r="F3" s="5">
-        <v>32000</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13250</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>111</v>
+        <v>7</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D4" s="4">
-        <v>45103</v>
+        <v>40060</v>
       </c>
       <c r="E4" s="4"/>
       <c r="F4" s="5">
-        <v>33750</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>36750</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>112</v>
+        <v>6</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D5" s="4">
-        <v>44014</v>
-[...1 lines deleted...]
-      <c r="E5" s="4"/>
+        <v>46081</v>
+      </c>
+      <c r="E5" s="4">
+        <v>46261</v>
+      </c>
       <c r="F5" s="5">
-        <v>22500</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>113</v>
+        <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D6" s="4">
-        <v>40632</v>
+        <v>41035</v>
       </c>
       <c r="E6" s="4"/>
       <c r="F6" s="5">
-        <v>16500</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D7" s="4">
-        <v>46175</v>
-[...3 lines deleted...]
-      </c>
+        <v>45170</v>
+      </c>
+      <c r="E7" s="4"/>
       <c r="F7" s="5">
-        <v>11250</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D8" s="4">
-        <v>46107</v>
+        <v>39539</v>
       </c>
       <c r="E8" s="4"/>
       <c r="F8" s="5">
-        <v>1800</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D9" s="4">
-        <v>45992</v>
+        <v>37712</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="5">
-        <v>4550</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D10" s="4">
-        <v>46112</v>
+        <v>44014</v>
       </c>
       <c r="E10" s="4"/>
       <c r="F10" s="5">
-        <v>5700</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>172</v>
       </c>
       <c r="D11" s="4">
-        <v>39750</v>
+        <v>38443</v>
       </c>
       <c r="E11" s="4"/>
       <c r="F11" s="5">
-        <v>16750</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>31750</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>116</v>
+        <v>8</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="D12" s="4">
-        <v>38443</v>
+        <v>38808</v>
       </c>
       <c r="E12" s="4"/>
       <c r="F12" s="5">
-        <v>31750</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D13" s="4">
-        <v>39692</v>
+        <v>45377</v>
       </c>
       <c r="E13" s="4"/>
       <c r="F13" s="5">
-        <v>2225</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D14" s="4">
-        <v>40060</v>
-[...1 lines deleted...]
-      <c r="E14" s="4"/>
+        <v>46082</v>
+      </c>
+      <c r="E14" s="4">
+        <v>46265</v>
+      </c>
       <c r="F14" s="5">
-        <v>36750</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>37000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D15" s="4">
-        <v>44593</v>
+        <v>44344</v>
       </c>
       <c r="E15" s="4"/>
       <c r="F15" s="5">
-        <v>58000</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>162000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>120</v>
+        <v>17</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D16" s="4">
-        <v>42131</v>
+        <v>44807</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="5">
-        <v>1350</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D17" s="4">
-        <v>41290</v>
+        <v>44807</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="5">
-        <v>3150</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D18" s="4">
-        <v>44866</v>
+        <v>42443</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="5">
-        <v>42500</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>123</v>
+        <v>18</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D19" s="4">
-        <v>43068</v>
+        <v>45038</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="5">
-        <v>1075</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>15250</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>123</v>
+        <v>18</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D20" s="4">
-        <v>43068</v>
+        <v>41963</v>
       </c>
       <c r="E20" s="4"/>
       <c r="F20" s="5">
-        <v>960</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6700</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D21" s="4">
-        <v>45851</v>
+        <v>45089</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="5">
-        <v>1075</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6400</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>123</v>
+        <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D22" s="4">
-        <v>45789</v>
+        <v>45508</v>
       </c>
       <c r="E22" s="4"/>
       <c r="F22" s="5">
-        <v>1050</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6600</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D23" s="4">
-        <v>45855</v>
+        <v>45804</v>
       </c>
       <c r="E23" s="4"/>
       <c r="F23" s="5">
-        <v>21500</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>125</v>
+        <v>22</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D24" s="4">
-        <v>42280</v>
+        <v>45103</v>
       </c>
       <c r="E24" s="4"/>
       <c r="F24" s="5">
-        <v>29750</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>33750</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>125</v>
+        <v>23</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D25" s="4">
-        <v>38078</v>
+        <v>45852</v>
       </c>
       <c r="E25" s="4"/>
       <c r="F25" s="5">
-        <v>97500</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>44000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>30</v>
+        <v>82</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>126</v>
+        <v>23</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D26" s="4">
-        <v>45311</v>
+        <v>45852</v>
       </c>
       <c r="E26" s="4"/>
       <c r="F26" s="5">
-        <v>4000</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>32000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>127</v>
+        <v>24</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D27" s="4">
-        <v>43539</v>
+        <v>45897</v>
       </c>
       <c r="E27" s="4"/>
       <c r="F27" s="5">
-        <v>62500</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>32</v>
+        <v>84</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>128</v>
+        <v>8</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D28" s="4">
-        <v>34151</v>
+        <v>45401</v>
       </c>
       <c r="E28" s="4"/>
       <c r="F28" s="5">
-        <v>3550</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>55500</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>128</v>
+        <v>25</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D29" s="4">
-        <v>40284</v>
+        <v>42280</v>
       </c>
       <c r="E29" s="4"/>
       <c r="F29" s="5">
-        <v>13250</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>29750</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>34</v>
+        <v>86</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>128</v>
+        <v>25</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D30" s="4">
-        <v>46081</v>
-[...3 lines deleted...]
-      </c>
+        <v>38078</v>
+      </c>
+      <c r="E30" s="4"/>
       <c r="F30" s="5">
-        <v>62000</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>97500</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>128</v>
+        <v>26</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D31" s="4">
-        <v>44166</v>
+        <v>45646</v>
       </c>
       <c r="E31" s="4"/>
       <c r="F31" s="5">
-        <v>37250</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>128</v>
+        <v>26</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D32" s="4">
-        <v>39461</v>
+        <v>45646</v>
       </c>
       <c r="E32" s="4"/>
       <c r="F32" s="5">
-        <v>16750</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>128</v>
+        <v>26</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D33" s="4">
-        <v>42795</v>
+        <v>45658</v>
       </c>
       <c r="E33" s="4"/>
       <c r="F33" s="5">
-        <v>32500</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>38</v>
+        <v>90</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>128</v>
+        <v>26</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D34" s="4">
-        <v>38885</v>
+        <v>45658</v>
       </c>
       <c r="E34" s="4"/>
       <c r="F34" s="5">
-        <v>25750</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D35" s="4">
-        <v>41035</v>
+        <v>45646</v>
       </c>
       <c r="E35" s="4"/>
       <c r="F35" s="5">
-        <v>2425</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D36" s="4">
-        <v>38808</v>
+        <v>45646</v>
       </c>
       <c r="E36" s="4"/>
       <c r="F36" s="5">
-        <v>750</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D37" s="4">
-        <v>45401</v>
+        <v>45646</v>
       </c>
       <c r="E37" s="4"/>
       <c r="F37" s="5">
-        <v>55500</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D38" s="4">
-        <v>46090</v>
+        <v>45646</v>
       </c>
       <c r="E38" s="4"/>
       <c r="F38" s="5">
-        <v>2950</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>43</v>
+        <v>95</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D39" s="4">
-        <v>46142</v>
-[...3 lines deleted...]
-      </c>
+        <v>45646</v>
+      </c>
+      <c r="E39" s="4"/>
       <c r="F39" s="5">
-        <v>73000</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>130</v>
+        <v>26</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D40" s="4">
-        <v>39539</v>
+        <v>45646</v>
       </c>
       <c r="E40" s="4"/>
       <c r="F40" s="5">
-        <v>3750</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>131</v>
+        <v>26</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D41" s="4">
-        <v>46043</v>
+        <v>45646</v>
       </c>
       <c r="E41" s="4"/>
       <c r="F41" s="5">
-        <v>18750</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>46</v>
+        <v>98</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D42" s="4">
-        <v>45170</v>
+        <v>45646</v>
       </c>
       <c r="E42" s="4"/>
       <c r="F42" s="5">
-        <v>900</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>133</v>
+        <v>27</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D43" s="4">
-        <v>41000</v>
+        <v>43068</v>
       </c>
       <c r="E43" s="4"/>
       <c r="F43" s="5">
-        <v>64000</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>133</v>
+        <v>27</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D44" s="4">
-        <v>41000</v>
+        <v>43068</v>
       </c>
       <c r="E44" s="4"/>
       <c r="F44" s="5">
-        <v>337500</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>134</v>
+        <v>27</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D45" s="4">
-        <v>46176</v>
-[...3 lines deleted...]
-      </c>
+        <v>45851</v>
+      </c>
+      <c r="E45" s="4"/>
       <c r="F45" s="5">
-        <v>1150</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>50</v>
+        <v>102</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D46" s="4">
-        <v>45089</v>
+        <v>45789</v>
       </c>
       <c r="E46" s="4"/>
       <c r="F46" s="5">
-        <v>6400</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>51</v>
+        <v>103</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>136</v>
+        <v>28</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D47" s="4">
-        <v>42443</v>
+        <v>45764</v>
       </c>
       <c r="E47" s="4"/>
       <c r="F47" s="5">
-        <v>5600</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>136</v>
+        <v>29</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D48" s="4">
-        <v>45038</v>
+        <v>44552</v>
       </c>
       <c r="E48" s="4"/>
       <c r="F48" s="5">
-        <v>15250</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>136</v>
+        <v>8</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D49" s="4">
-        <v>41963</v>
+        <v>46090</v>
       </c>
       <c r="E49" s="4"/>
       <c r="F49" s="5">
-        <v>6700</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>136</v>
+        <v>30</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D50" s="4">
-        <v>46038</v>
+        <v>44197</v>
       </c>
       <c r="E50" s="4"/>
       <c r="F50" s="5">
-        <v>2750</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>42000</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D51" s="4">
-        <v>45992</v>
+        <v>44256</v>
       </c>
       <c r="E51" s="4"/>
       <c r="F51" s="5">
-        <v>2300</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>56</v>
+        <v>108</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D52" s="4">
-        <v>46198</v>
+        <v>44256</v>
       </c>
       <c r="E52" s="4"/>
       <c r="F52" s="5">
-        <v>1775</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4850</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D53" s="4">
-        <v>46112</v>
+        <v>44256</v>
       </c>
       <c r="E53" s="4"/>
       <c r="F53" s="5">
-        <v>4200</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D54" s="4">
-        <v>46112</v>
+        <v>44256</v>
       </c>
       <c r="E54" s="4"/>
       <c r="F54" s="5">
-        <v>4100</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>136</v>
+        <v>32</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D55" s="4">
-        <v>46112</v>
+        <v>44866</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="5">
-        <v>7000</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>42500</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D56" s="4">
-        <v>46112</v>
+        <v>44256</v>
       </c>
       <c r="E56" s="4"/>
       <c r="F56" s="5">
-        <v>3800</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>137</v>
+        <v>33</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D57" s="4">
-        <v>46148</v>
-[...3 lines deleted...]
-      </c>
+        <v>45778</v>
+      </c>
+      <c r="E57" s="4"/>
       <c r="F57" s="5">
-        <v>1240000</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17500</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>138</v>
+        <v>34</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D58" s="4">
-        <v>45863</v>
-[...1 lines deleted...]
-      <c r="E58" s="4"/>
+        <v>46206</v>
+      </c>
+      <c r="E58" s="4">
+        <v>46389</v>
+      </c>
       <c r="F58" s="5">
-        <v>16750</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76500</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>139</v>
+        <v>6</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D59" s="4">
-        <v>44273</v>
+        <v>44166</v>
       </c>
       <c r="E59" s="4"/>
       <c r="F59" s="5">
-        <v>13000</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>37250</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>140</v>
+        <v>6</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D60" s="4">
-        <v>45897</v>
+        <v>39461</v>
       </c>
       <c r="E60" s="4"/>
       <c r="F60" s="5">
-        <v>1775</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16750</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>65</v>
+        <v>117</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>141</v>
+        <v>6</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D61" s="4">
-        <v>46167</v>
-[...3 lines deleted...]
-      </c>
+        <v>42795</v>
+      </c>
+      <c r="E61" s="4"/>
       <c r="F61" s="5">
-        <v>34500</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>32500</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>142</v>
+        <v>6</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>221</v>
       </c>
       <c r="D62" s="4">
-        <v>45764</v>
+        <v>38885</v>
       </c>
       <c r="E62" s="4"/>
       <c r="F62" s="5">
-        <v>36000</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>25750</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>143</v>
+        <v>35</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D63" s="4">
-        <v>45508</v>
+        <v>42131</v>
       </c>
       <c r="E63" s="4"/>
       <c r="F63" s="5">
-        <v>6600</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>144</v>
+        <v>36</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D64" s="4">
-        <v>44344</v>
+        <v>39692</v>
       </c>
       <c r="E64" s="4"/>
       <c r="F64" s="5">
-        <v>162000</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>145</v>
+        <v>37</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D65" s="4">
-        <v>46082</v>
-[...3 lines deleted...]
-      </c>
+        <v>44593</v>
+      </c>
+      <c r="E65" s="4"/>
       <c r="F65" s="5">
-        <v>37000</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>58000</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>146</v>
+        <v>38</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D66" s="4">
-        <v>46160</v>
+        <v>46176</v>
       </c>
       <c r="E66" s="4">
-        <v>46251</v>
+        <v>46267</v>
       </c>
       <c r="F66" s="5">
-        <v>12500</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>71</v>
+        <v>123</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>147</v>
+        <v>39</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D67" s="4">
-        <v>45804</v>
-[...1 lines deleted...]
-      <c r="E67" s="4"/>
+        <v>46148</v>
+      </c>
+      <c r="E67" s="4">
+        <v>46331</v>
+      </c>
       <c r="F67" s="5">
-        <v>3450</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1240000</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>72</v>
+        <v>124</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>148</v>
+        <v>40</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D68" s="4">
-        <v>44197</v>
+        <v>41000</v>
       </c>
       <c r="E68" s="4"/>
       <c r="F68" s="5">
-        <v>42000</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>64000</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>73</v>
+        <v>125</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>149</v>
+        <v>40</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D69" s="4">
-        <v>43560</v>
+        <v>41000</v>
       </c>
       <c r="E69" s="4"/>
       <c r="F69" s="5">
-        <v>485</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>337500</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D70" s="4">
-        <v>46149</v>
-[...3 lines deleted...]
-      </c>
+        <v>39750</v>
+      </c>
+      <c r="E70" s="4"/>
       <c r="F70" s="5">
-        <v>35000</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16750</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>151</v>
+        <v>42</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D71" s="4">
-        <v>45377</v>
+        <v>44273</v>
       </c>
       <c r="E71" s="4"/>
       <c r="F71" s="5">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>76</v>
+        <v>128</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>152</v>
+        <v>43</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D72" s="4">
-        <v>45778</v>
+        <v>45863</v>
       </c>
       <c r="E72" s="4"/>
       <c r="F72" s="5">
-        <v>17500</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16750</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>77</v>
+        <v>129</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>153</v>
+        <v>44</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D73" s="4">
-        <v>45412</v>
+        <v>43539</v>
       </c>
       <c r="E73" s="4"/>
       <c r="F73" s="5">
-        <v>3050</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62500</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>78</v>
+        <v>130</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>154</v>
+        <v>8</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D74" s="4">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="E74" s="4"/>
+        <v>46142</v>
+      </c>
+      <c r="E74" s="4">
+        <v>46324</v>
+      </c>
       <c r="F74" s="5">
-        <v>7500</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>73000</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>154</v>
+        <v>45</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D75" s="4">
-        <v>39326</v>
+        <v>46043</v>
       </c>
       <c r="E75" s="4"/>
       <c r="F75" s="5">
-        <v>11000</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>18750</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
-        <v>80</v>
+        <v>132</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>154</v>
+        <v>46</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D76" s="4">
-        <v>40576</v>
-[...1 lines deleted...]
-      <c r="E76" s="4"/>
+        <v>46167</v>
+      </c>
+      <c r="E76" s="4">
+        <v>46258</v>
+      </c>
       <c r="F76" s="5">
-        <v>5700</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>34500</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D77" s="4">
-        <v>40638</v>
+        <v>46038</v>
       </c>
       <c r="E77" s="4"/>
       <c r="F77" s="5">
-        <v>2325</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>155</v>
+        <v>18</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D78" s="4">
-        <v>45646</v>
+        <v>46198</v>
       </c>
       <c r="E78" s="4"/>
       <c r="F78" s="5">
-        <v>2100</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
-        <v>83</v>
+        <v>135</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>155</v>
+        <v>18</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D79" s="4">
-        <v>45646</v>
+        <v>46043</v>
       </c>
       <c r="E79" s="4"/>
       <c r="F79" s="5">
-        <v>9800</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
-        <v>84</v>
+        <v>136</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>155</v>
+        <v>18</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D80" s="4">
-        <v>45658</v>
+        <v>46112</v>
       </c>
       <c r="E80" s="4"/>
       <c r="F80" s="5">
-        <v>1050</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
-        <v>85</v>
+        <v>137</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>155</v>
+        <v>47</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D81" s="4">
-        <v>45658</v>
+        <v>46107</v>
       </c>
       <c r="E81" s="4"/>
       <c r="F81" s="5">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
-        <v>86</v>
+        <v>138</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>155</v>
+        <v>18</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D82" s="4">
-        <v>45646</v>
+        <v>46054</v>
       </c>
       <c r="E82" s="4"/>
       <c r="F82" s="5">
-        <v>1850</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
-        <v>87</v>
+        <v>139</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>155</v>
+        <v>18</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D83" s="4">
-        <v>45646</v>
+        <v>46112</v>
       </c>
       <c r="E83" s="4"/>
       <c r="F83" s="5">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
-        <v>88</v>
+        <v>140</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>155</v>
+        <v>47</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D84" s="4">
-        <v>45646</v>
+        <v>45992</v>
       </c>
       <c r="E84" s="4"/>
       <c r="F84" s="5">
-        <v>1300</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4550</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>155</v>
+        <v>18</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D85" s="4">
-        <v>45646</v>
+        <v>46112</v>
       </c>
       <c r="E85" s="4"/>
       <c r="F85" s="5">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
-        <v>90</v>
+        <v>142</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>155</v>
+        <v>18</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D86" s="4">
-        <v>45646</v>
+        <v>46112</v>
       </c>
       <c r="E86" s="4"/>
       <c r="F86" s="5">
-        <v>2750</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>155</v>
+        <v>18</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D87" s="4">
-        <v>45646</v>
+        <v>46054</v>
       </c>
       <c r="E87" s="4"/>
       <c r="F87" s="5">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
-        <v>92</v>
+        <v>144</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>155</v>
+        <v>47</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D88" s="4">
-        <v>45646</v>
+        <v>46112</v>
       </c>
       <c r="E88" s="4"/>
       <c r="F88" s="5">
-        <v>3600</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
-        <v>93</v>
+        <v>145</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>155</v>
+        <v>48</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D89" s="4">
-        <v>45646</v>
-[...1 lines deleted...]
-      <c r="E89" s="4"/>
+        <v>46106</v>
+      </c>
+      <c r="E89" s="4">
+        <v>46289</v>
+      </c>
       <c r="F89" s="5">
-        <v>350</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>7700</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>94</v>
+        <v>146</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>156</v>
+        <v>48</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D90" s="4">
-        <v>38443</v>
+        <v>40632</v>
       </c>
       <c r="E90" s="4"/>
       <c r="F90" s="5">
-        <v>640</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16500</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>157</v>
+        <v>48</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D91" s="4">
+        <v>46175</v>
+      </c>
+      <c r="E91" s="4">
+        <v>46266</v>
+      </c>
+      <c r="F91" s="5">
+        <v>11250</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D92" s="4">
         <v>45412</v>
-      </c>
-[...16 lines deleted...]
-        <v>44807</v>
       </c>
       <c r="E92" s="4"/>
       <c r="F92" s="5">
-        <v>1900</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
-        <v>97</v>
+        <v>149</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>158</v>
+        <v>50</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D93" s="4">
-        <v>44807</v>
+        <v>45412</v>
       </c>
       <c r="E93" s="4"/>
       <c r="F93" s="5">
-        <v>3650</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
-        <v>98</v>
+        <v>150</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>159</v>
+        <v>51</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D94" s="4">
-        <v>45492</v>
+        <v>45311</v>
       </c>
       <c r="E94" s="4"/>
       <c r="F94" s="5">
-        <v>3200</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
-        <v>99</v>
+        <v>151</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>159</v>
+        <v>52</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D95" s="4">
-        <v>39324</v>
+        <v>41290</v>
       </c>
       <c r="E95" s="4"/>
       <c r="F95" s="5">
-        <v>1950</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
-        <v>100</v>
+        <v>152</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>159</v>
+        <v>53</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D96" s="4">
-        <v>40940</v>
+        <v>41365</v>
       </c>
       <c r="E96" s="4"/>
       <c r="F96" s="5">
-        <v>2075</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>159</v>
+        <v>53</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D97" s="4">
-        <v>41550</v>
+        <v>39326</v>
       </c>
       <c r="E97" s="4"/>
       <c r="F97" s="5">
-        <v>2475</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
-        <v>102</v>
+        <v>154</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>159</v>
+        <v>53</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D98" s="4">
-        <v>41371</v>
+        <v>40576</v>
       </c>
       <c r="E98" s="4"/>
       <c r="F98" s="5">
-        <v>2250</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
-        <v>103</v>
+        <v>155</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>160</v>
+        <v>53</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>257</v>
       </c>
       <c r="D99" s="4">
-        <v>44256</v>
+        <v>40638</v>
       </c>
       <c r="E99" s="4"/>
       <c r="F99" s="5">
-        <v>5900</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
-        <v>104</v>
+        <v>156</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D100" s="4">
-        <v>44256</v>
+        <v>45855</v>
       </c>
       <c r="E100" s="4"/>
       <c r="F100" s="5">
-        <v>4850</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>105</v>
+        <v>157</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D101" s="4">
-        <v>44256</v>
+        <v>43560</v>
       </c>
       <c r="E101" s="4"/>
       <c r="F101" s="5">
-        <v>2550</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>106</v>
+        <v>158</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>160</v>
+        <v>56</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D102" s="4">
-        <v>44256</v>
+        <v>38443</v>
       </c>
       <c r="E102" s="4"/>
       <c r="F102" s="5">
-        <v>5800</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>160</v>
+        <v>57</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D103" s="4">
-        <v>44256</v>
+        <v>45492</v>
       </c>
       <c r="E103" s="4"/>
       <c r="F103" s="5">
-        <v>1775</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>161</v>
+        <v>57</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D104" s="4">
-        <v>44552</v>
+        <v>39324</v>
       </c>
       <c r="E104" s="4"/>
       <c r="F104" s="5">
-        <v>21000</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
-        <v>109</v>
+        <v>161</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>162</v>
+        <v>57</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D105" s="4">
-        <v>37712</v>
+        <v>40940</v>
       </c>
       <c r="E105" s="4"/>
       <c r="F105" s="5">
-        <v>24000</v>
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D106" s="4">
+        <v>41550</v>
+      </c>
+      <c r="E106" s="4"/>
+      <c r="F106" s="5">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="D107" s="4">
+        <v>41371</v>
+      </c>
+      <c r="E107" s="4"/>
+      <c r="F107" s="5">
+        <v>2250</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.44431372549019615" right="0.44431372549019615" top="0.44431372549019615" bottom="0.44431372549019615" header="0.50980392156862753" footer="0.50980392156862753"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Exemption report 140726</vt:lpstr>
-      <vt:lpstr>'Exemption report 140726'!Print_Area</vt:lpstr>
+      <vt:lpstr>Exemption report 130826</vt:lpstr>
+      <vt:lpstr>'Exemption report 130826'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jenkins, Emma (GCSx)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>