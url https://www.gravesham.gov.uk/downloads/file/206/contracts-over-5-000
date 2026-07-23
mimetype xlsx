--- v0 (2025-10-09)
+++ v1 (2026-07-23)
@@ -1,4584 +1,7754 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26026"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ellie.nixon\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\emma.mulcrow\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F5DB8678-E597-45CD-8E02-6F708FD87AD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{797C177C-464D-4A70-AD85-B0B26304D3B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{062F6F43-83FD-42EC-A6C3-894DE9A01BFE}"/>
+    <workbookView xWindow="43080" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="ContractManagement" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="539" uniqueCount="461">
-[...52 lines deleted...]
-    <t>£70,000 per annum</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="434">
+  <si>
+    <t>Reference</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>Supplier</t>
+  </si>
+  <si>
+    <t>Product</t>
+  </si>
+  <si>
+    <t>Start</t>
+  </si>
+  <si>
+    <t>End</t>
+  </si>
+  <si>
+    <t>Value</t>
+  </si>
+  <si>
+    <t>Department</t>
+  </si>
+  <si>
+    <t>contractExtended</t>
+  </si>
+  <si>
+    <t>irrecoverableVAT</t>
+  </si>
+  <si>
+    <t>socialValueIncluded</t>
+  </si>
+  <si>
+    <t>registeredcharitable</t>
+  </si>
+  <si>
+    <t>charityNumber</t>
+  </si>
+  <si>
+    <t>ExtensionDate</t>
+  </si>
+  <si>
+    <t>Active</t>
+  </si>
+  <si>
+    <t>GBC0000000256</t>
+  </si>
+  <si>
+    <t>Serveco</t>
+  </si>
+  <si>
+    <t>Staffing for RSI Team</t>
+  </si>
+  <si>
+    <t>RSI Team (Housing Services)</t>
+  </si>
+  <si>
+    <t>GBC0000000257</t>
+  </si>
+  <si>
+    <t>North Kent Mind</t>
+  </si>
+  <si>
+    <t>Staffing for Supported Accommodation Project - HEAL House</t>
+  </si>
+  <si>
+    <t>1101962</t>
+  </si>
+  <si>
+    <t>GBC0000000169</t>
+  </si>
+  <si>
+    <t>Festive Decorations Ltd</t>
+  </si>
+  <si>
+    <t>3 year hire cost and installation/ take down of Christmas light scheme for Gravesend Town Centre</t>
+  </si>
+  <si>
+    <t>Inclusive Growth</t>
+  </si>
+  <si>
+    <t>GBC0000000181</t>
+  </si>
+  <si>
+    <t>Visit Kent</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Visit Kent website - funded by the UKSPF. </t>
+  </si>
+  <si>
+    <t>GBC0000000268</t>
+  </si>
+  <si>
+    <t>Daniel Woodroffe Group LTD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Development of RIBA Stage 3 and Stage 4 Project Works for Gate to Gate Project (Design and Project fees) </t>
+  </si>
+  <si>
+    <t>GBC0000000096</t>
+  </si>
+  <si>
+    <t>Bens Gutters Commercial Ltd</t>
+  </si>
+  <si>
+    <t>Gutter clearing works to Cascades and Cygnets Leisure Centres</t>
+  </si>
+  <si>
+    <t>Building &amp; Facilities (Property Services)</t>
+  </si>
+  <si>
+    <t>GBC0000000100</t>
+  </si>
+  <si>
+    <t>Clearwater</t>
+  </si>
+  <si>
+    <t>Chlorine dioxide service and maintenance</t>
+  </si>
+  <si>
+    <t>GBC0000000109</t>
+  </si>
+  <si>
+    <t>HCL</t>
+  </si>
+  <si>
+    <t>Harness Loops</t>
+  </si>
+  <si>
+    <t>GBC0000000111</t>
+  </si>
+  <si>
+    <t>Industrial Security Doors</t>
+  </si>
+  <si>
+    <t>Service roller shutters and other doors</t>
+  </si>
+  <si>
+    <t>GBC0000000114</t>
+  </si>
+  <si>
+    <t>Learnd</t>
+  </si>
+  <si>
+    <t>BMS service and maintenance</t>
+  </si>
+  <si>
+    <t>GBC0000000120</t>
+  </si>
+  <si>
+    <t>Open Architecture &amp; Technology for Entrances Ltd</t>
+  </si>
+  <si>
+    <t>Servicing of Foyer Doors</t>
+  </si>
+  <si>
+    <t>GBC0000000125</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ricoh </t>
+  </si>
+  <si>
+    <t>MFD Rental. Contract value approx £160,000.00runs from Jan '25-Jan'30.</t>
+  </si>
+  <si>
+    <t>GBC0000000127</t>
+  </si>
+  <si>
+    <t>SJC Door Security Installations</t>
+  </si>
+  <si>
+    <t>Service and maintenance of security and door access systems</t>
+  </si>
+  <si>
+    <t>GBC0000000252</t>
+  </si>
+  <si>
+    <t>GetFix Ltd</t>
+  </si>
+  <si>
+    <t>Commercial Heating &amp; Hot Water Servicing and Maintenance</t>
+  </si>
+  <si>
+    <t>GBC0000000260</t>
+  </si>
+  <si>
+    <t>EBS HVAC Ltd</t>
+  </si>
+  <si>
+    <t>Servicing and maintenance of ventilation and air conditioning systems</t>
+  </si>
+  <si>
+    <t>GBC0000000263</t>
+  </si>
+  <si>
+    <t>Rosherville Repairs &amp; Maintenance Ltd</t>
+  </si>
+  <si>
+    <t>Annual service of windows &amp; sliding doors at Civic Centre and The Woodville</t>
+  </si>
+  <si>
+    <t>GBC0000000267</t>
+  </si>
+  <si>
+    <t>Arrow Lift Engineers Limited</t>
+  </si>
+  <si>
+    <t>Refurbishment of north lift at Civic Centre</t>
+  </si>
+  <si>
+    <t>GBC0000000158</t>
+  </si>
+  <si>
+    <t>NEC Software Solutions UK</t>
+  </si>
+  <si>
+    <t>Support &amp; Maintenance - Auto Spa, Spa Manager, Enforcement Activity Manager, Post Liability Order Workflow</t>
+  </si>
+  <si>
+    <t>Revenues &amp; Benefits</t>
+  </si>
+  <si>
+    <t>GBC0000000258</t>
+  </si>
+  <si>
+    <t>Telsolutions Limited</t>
+  </si>
+  <si>
+    <t>Multi-channel messaging solution</t>
+  </si>
+  <si>
+    <t>GBC0000000259</t>
+  </si>
+  <si>
+    <t>GBC0000000254</t>
+  </si>
+  <si>
+    <t>Verde Landcaspes</t>
+  </si>
+  <si>
+    <t>Relandscaping works (St Andrew's Gardens)</t>
+  </si>
+  <si>
+    <t>Community Support &amp; Inclusive Growth</t>
+  </si>
+  <si>
+    <t>GBC0000000183</t>
+  </si>
+  <si>
+    <t>Amalgamaed Lifts</t>
+  </si>
+  <si>
+    <t>Servicing &amp; Maintenance of Passenger Lifts</t>
+  </si>
+  <si>
+    <t>Compliance &amp; Projects (Housing Operations)</t>
+  </si>
+  <si>
+    <t>GBC0000000186</t>
+  </si>
+  <si>
+    <t>Carbon 3 Ltd</t>
+  </si>
+  <si>
+    <t>Design, Install, Service &amp; Maintenance of ASHPs</t>
+  </si>
+  <si>
+    <t>GBC0000000192</t>
+  </si>
+  <si>
+    <t>PA Group UK Ltd</t>
+  </si>
+  <si>
+    <t>Asbestos Removals</t>
+  </si>
+  <si>
+    <t>GBC0000000193</t>
+  </si>
+  <si>
+    <t>Phoenix Compliancy Management</t>
+  </si>
+  <si>
+    <t>Mechanical &amp; Electrical Consultancy &amp; Auditing</t>
+  </si>
+  <si>
+    <t>GBC0000000194</t>
+  </si>
+  <si>
+    <t>Riverside Environmental Services Ltd</t>
+  </si>
+  <si>
+    <t>Asbestos Inspections</t>
+  </si>
+  <si>
+    <t>GBC0000000198</t>
+  </si>
+  <si>
+    <t>The London Fire Door Company</t>
+  </si>
+  <si>
+    <t>Passive Fire Protection Works</t>
+  </si>
+  <si>
+    <t>GBC0000000314</t>
+  </si>
+  <si>
+    <t>True Compliance</t>
+  </si>
+  <si>
+    <t>Compliance Software for Housing Assets</t>
+  </si>
+  <si>
+    <t>GBC0000000033</t>
   </si>
   <si>
     <t>Adelante Software Ltd</t>
   </si>
   <si>
-    <t>SmartPay Annual Hosting Charge annual Managed Hosted Services</t>
-[...5 lines deleted...]
-    <t>Aghabridge Ltd</t>
+    <t>Annual support and maintenance inc. standard support, managed service fee, RCP support and e-returns support.</t>
+  </si>
+  <si>
+    <t>IT Services</t>
+  </si>
+  <si>
+    <t>GBC0000000034</t>
+  </si>
+  <si>
+    <t>Bechtle</t>
+  </si>
+  <si>
+    <t>VMWare licensing</t>
+  </si>
+  <si>
+    <t>GBC0000000035</t>
+  </si>
+  <si>
+    <t>Bottomline Technologies Ltd</t>
+  </si>
+  <si>
+    <t>BACS Processing Software</t>
+  </si>
+  <si>
+    <t>GBC0000000036</t>
+  </si>
+  <si>
+    <t>Bytes Software Service Ltd</t>
+  </si>
+  <si>
+    <t>RingCentral corporate telephony platform and Contact Centre Platform</t>
+  </si>
+  <si>
+    <t>GBC0000000037</t>
+  </si>
+  <si>
+    <t>Firewall - Support and maintenance</t>
+  </si>
+  <si>
+    <t>GBC0000000038</t>
+  </si>
+  <si>
+    <t>Firewall support and maintenance</t>
+  </si>
+  <si>
+    <t>GBC0000000040</t>
+  </si>
+  <si>
+    <t>Civica UK Ltd</t>
+  </si>
+  <si>
+    <t>Financial Management Software - Support and maintenance</t>
+  </si>
+  <si>
+    <t>GBC0000000041</t>
+  </si>
+  <si>
+    <t>Agenda and Meeting management software - Support and maintenance</t>
+  </si>
+  <si>
+    <t>GBC0000000043</t>
+  </si>
+  <si>
+    <t>Cludo UK Ltd</t>
+  </si>
+  <si>
+    <t>Website search engine</t>
+  </si>
+  <si>
+    <t>GBC0000000044</t>
+  </si>
+  <si>
+    <t>Coolspirit Ltd</t>
+  </si>
+  <si>
+    <t>Backup hardware - Support and maintenance</t>
+  </si>
+  <si>
+    <t>GBC0000000045</t>
+  </si>
+  <si>
+    <t>Cyber Security Associates (SureCloud Ltd)</t>
+  </si>
+  <si>
+    <t>Annual IT Health Check</t>
+  </si>
+  <si>
+    <t>GBC0000000047</t>
+  </si>
+  <si>
+    <t>Omnidocs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accessibility plugin </t>
+  </si>
+  <si>
+    <t>GBC0000000053</t>
+  </si>
+  <si>
+    <t>ESRI (UK) Ltd</t>
+  </si>
+  <si>
+    <t>Small Local Government - Enterprise Level Agreement (Tier 2)</t>
+  </si>
+  <si>
+    <t>GBC0000000056</t>
+  </si>
+  <si>
+    <t>Vipre Security Limited</t>
+  </si>
+  <si>
+    <t>Email archive plaform</t>
+  </si>
+  <si>
+    <t>GBC0000000057</t>
+  </si>
+  <si>
+    <t>Forward Vision Solutions Limited</t>
+  </si>
+  <si>
+    <t>Support and maintenance for audio/visual equipment</t>
+  </si>
+  <si>
+    <t>GBC0000000059</t>
+  </si>
+  <si>
+    <t>Granicus Limited (Firmstep)</t>
+  </si>
+  <si>
+    <t>Customer Self-Service Platform and Customer Contract Centre CRM</t>
+  </si>
+  <si>
+    <t>GBC0000000060</t>
+  </si>
+  <si>
+    <t>Idox Software Ltd</t>
+  </si>
+  <si>
+    <t>IDOX Uniform - Modules for Planning, Environmental Health, Private Housing, Licensing, Street naming and numbering and Local Land Property Gazetteer</t>
+  </si>
+  <si>
+    <t>GBC0000000062</t>
+  </si>
+  <si>
+    <t>IDOX Elections - Support and maintenance</t>
+  </si>
+  <si>
+    <t>GBC0000000063</t>
+  </si>
+  <si>
+    <t>Jadu Creative Limited</t>
+  </si>
+  <si>
+    <t>Website hosting and support and maintenance</t>
+  </si>
+  <si>
+    <t>GBC0000000064</t>
+  </si>
+  <si>
+    <t>Kent County Council</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kent Connects Premium+ </t>
+  </si>
+  <si>
+    <t>GBC0000000065</t>
+  </si>
+  <si>
+    <t>KPSN annual subscription</t>
+  </si>
+  <si>
+    <t>GBC0000000066</t>
+  </si>
+  <si>
+    <t>Khipu Networks Ltd</t>
+  </si>
+  <si>
+    <t>Wireless network- Support and maintenance (Civic Centre)</t>
+  </si>
+  <si>
+    <t>GBC0000000067</t>
+  </si>
+  <si>
+    <t>Koris365 South Limited</t>
+  </si>
+  <si>
+    <t>Network switches - Support and maintenance</t>
+  </si>
+  <si>
+    <t>GBC0000000068</t>
+  </si>
+  <si>
+    <t>Meta Complaince Ltd</t>
+  </si>
+  <si>
+    <t>Cybersecurity and Data Protection training platform</t>
+  </si>
+  <si>
+    <t>GBC0000000069</t>
+  </si>
+  <si>
+    <t>MTI Technology Ltd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cloud backup solution </t>
+  </si>
+  <si>
+    <t>GBC0000000070</t>
+  </si>
+  <si>
+    <t>Antivirus and EDR software</t>
+  </si>
+  <si>
+    <t>GBC0000000081</t>
+  </si>
+  <si>
+    <t>Specialist Computer Centres Plc (SCC)</t>
+  </si>
+  <si>
+    <t>Microsoft licencing</t>
+  </si>
+  <si>
+    <t>GBC0000000083</t>
+  </si>
+  <si>
+    <t>Microsoft Software Asset Management Platform</t>
+  </si>
+  <si>
+    <t>GBC0000000246</t>
+  </si>
+  <si>
+    <t>Support &amp; Maintenance Office Connect (site-wide use) 75 Information@Work EDM Licences I@W – Capita Housing Integration</t>
+  </si>
+  <si>
+    <t>GBC0000000251</t>
+  </si>
+  <si>
+    <t>Support &amp; Maintenance R&amp;B Council Tax Benefits, Housing Benefits, NNDR, Fraud, Sundry Debtors, Correspondence Logging, Auddis &amp; Addacs, Flat File Format for Billing Standard Interfaces, QueryView Universes (5 Named Users), 50 x Oracle AS Forms and Reports, 50 x Oracle RDBMS Standard Edition, Business Objects (5 Named Users), Local Housing Allowance, Scan Application, PMQA</t>
+  </si>
+  <si>
+    <t>GBC0000000262</t>
+  </si>
+  <si>
+    <t>Prosperon Networks</t>
+  </si>
+  <si>
+    <t>Software reseller of the Solarwinds IT Service Desk software</t>
+  </si>
+  <si>
+    <t>GBC0000000330</t>
+  </si>
+  <si>
+    <t>Advanced Service Agent Users - Subscription and Advanced Asset Management (500 Asset Pack) - Subscription</t>
+  </si>
+  <si>
+    <t>GBC0000000331</t>
+  </si>
+  <si>
+    <t>WiFi and Firewall support and maintenance for Wrotham Road</t>
+  </si>
+  <si>
+    <t>GBC0000000332</t>
+  </si>
+  <si>
+    <t>WiFi and Firewall support and maintenance for St Georges Arts Centre</t>
+  </si>
+  <si>
+    <t>GBC0000000200</t>
+  </si>
+  <si>
+    <t>Axis Europe Plc</t>
+  </si>
+  <si>
+    <t>Cyclical external repairs and painting</t>
+  </si>
+  <si>
+    <t>DSO Building Management (Housing Operations)</t>
+  </si>
+  <si>
+    <t>GBC0000000201</t>
+  </si>
+  <si>
+    <t>Cosyseal Double Glazing Ltd</t>
+  </si>
+  <si>
+    <t>Replacement of UPVC windows and doors</t>
+  </si>
+  <si>
+    <t>GBC0000000202</t>
+  </si>
+  <si>
+    <t>Highview Roofing Group ltd</t>
+  </si>
+  <si>
+    <t>Roof replacements</t>
+  </si>
+  <si>
+    <t>GBC0000000014</t>
+  </si>
+  <si>
+    <t>Greener Solutions Limited</t>
+  </si>
+  <si>
+    <t>Recycling</t>
+  </si>
+  <si>
+    <t>Waste Management</t>
+  </si>
+  <si>
+    <t>GBC0000000126</t>
+  </si>
+  <si>
+    <t>SI Solutions</t>
+  </si>
+  <si>
+    <t>Legionella prevention service and maintenance</t>
+  </si>
+  <si>
+    <t>GBC0000000261</t>
+  </si>
+  <si>
+    <t>GBC0000000250</t>
+  </si>
+  <si>
+    <t>Access</t>
+  </si>
+  <si>
+    <t>E-Learning Platform</t>
+  </si>
+  <si>
+    <t>Human Resources (HR)</t>
+  </si>
+  <si>
+    <t>GBC0000000265</t>
+  </si>
+  <si>
+    <t>Stuart James Associates</t>
+  </si>
+  <si>
+    <t>Architects Services Principal Designer St Andrews Arts Centre</t>
+  </si>
+  <si>
+    <t>Strategic Property</t>
+  </si>
+  <si>
+    <t>GBC0000000266</t>
+  </si>
+  <si>
+    <t>GBC0000000132</t>
+  </si>
+  <si>
+    <t>Grant Thornton UK LLP</t>
+  </si>
+  <si>
+    <t>External Audit Fee</t>
+  </si>
+  <si>
+    <t>Corporate Services</t>
+  </si>
+  <si>
+    <t>GBC0000000313</t>
+  </si>
+  <si>
+    <t>Elkins</t>
+  </si>
+  <si>
+    <t>Construction of a block of 8 flats in Istead Rise</t>
+  </si>
+  <si>
+    <t>Housing Strategy &amp; Development (Housing Services)</t>
+  </si>
+  <si>
+    <t>GBC0000000315</t>
+  </si>
+  <si>
+    <t>Baily Garner</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EA Fees for Rose Avenue</t>
+  </si>
+  <si>
+    <t>GBC0000000316</t>
+  </si>
+  <si>
+    <t>BPTW</t>
+  </si>
+  <si>
+    <t>Former Age UK building - Fleming House, Clarence Row // Fee Proposal</t>
+  </si>
+  <si>
+    <t>GBC0000000317</t>
+  </si>
+  <si>
+    <t>Gravesham Community Investment Partnership</t>
+  </si>
+  <si>
+    <t>Construction of 61 x 1 bed independent living flats for the Council at Milton Place Gravesend</t>
+  </si>
+  <si>
+    <t>GBC0000000318</t>
+  </si>
+  <si>
+    <t>Frankham</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construction of 8 affordable rent flats </t>
+  </si>
+  <si>
+    <t>GBC0000000319</t>
+  </si>
+  <si>
+    <t>Employers Agent to administer the build contract at Worcester Close</t>
+  </si>
+  <si>
+    <t>GBC0000000320</t>
+  </si>
+  <si>
+    <t>Betteridge &amp; Milsom</t>
+  </si>
+  <si>
+    <t>Employers Agent for Lower Range Road</t>
+  </si>
+  <si>
+    <t>GBC0000000321</t>
+  </si>
+  <si>
+    <t>Potter Raper Ltd</t>
+  </si>
+  <si>
+    <t>Employers Agent for St Columba's Close</t>
+  </si>
+  <si>
+    <t>GBC0000000322</t>
+  </si>
+  <si>
+    <t>Employers Agent for Harbour Village Phase 3A</t>
+  </si>
+  <si>
+    <t>GBC0000000323</t>
+  </si>
+  <si>
+    <t>Clerk of Works services for Harbour Village Phase 3A</t>
+  </si>
+  <si>
+    <t>GBC0000000324</t>
+  </si>
+  <si>
+    <t>Clerk of Works Services for Milton Place</t>
+  </si>
+  <si>
+    <t>GBC0000000333</t>
+  </si>
+  <si>
+    <t>Bellway Homes</t>
+  </si>
+  <si>
+    <t>Development of 34 flats for affordable rent at Harbour Village Phase 3A</t>
+  </si>
+  <si>
+    <t>GBC0000000269</t>
+  </si>
+  <si>
+    <t>Laser</t>
+  </si>
+  <si>
+    <t>Gas and Electric Energy Procurement</t>
+  </si>
+  <si>
+    <t>GBC0000000177</t>
+  </si>
+  <si>
+    <t>Imperial Civil Enforcement Solutions Ltd</t>
+  </si>
+  <si>
+    <t>Annual Maintenance &amp; licences for 3sixty parking software &amp; PermitSmarti Virtual permit software system</t>
+  </si>
+  <si>
+    <t>Parking Services</t>
+  </si>
+  <si>
+    <t>GBC0000000244</t>
+  </si>
+  <si>
+    <t>Wilks Head &amp; Eve</t>
+  </si>
+  <si>
+    <t>General Fund Asset Valuations</t>
+  </si>
+  <si>
+    <t>GBC0000000245</t>
+  </si>
+  <si>
+    <t>HRA Asset Valuations</t>
+  </si>
+  <si>
+    <t>GBC0000000031</t>
+  </si>
+  <si>
+    <t>Verna Earth Solutions Ltd</t>
+  </si>
+  <si>
+    <t>Planning Services</t>
+  </si>
+  <si>
+    <t>GBC0000000334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Hive - Planning Consultant up to planning application </t>
+  </si>
+  <si>
+    <t>Housing Development &amp; Strategy (Housing Services)</t>
+  </si>
+  <si>
+    <t>GBC0000000335</t>
+  </si>
+  <si>
+    <t>GBC0000000336</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aidan's Way - Planning Consultant up to planning application </t>
+  </si>
+  <si>
+    <t>GBC0000000337</t>
+  </si>
+  <si>
+    <t>Bentley Street - Planning Consultant up to planning application</t>
+  </si>
+  <si>
+    <t>GBC0000000338</t>
+  </si>
+  <si>
+    <t>Villa Road -  Planning Consultant up to planning application</t>
+  </si>
+  <si>
+    <t>GBC0000000339</t>
+  </si>
+  <si>
+    <t>Strand Close (option 01) - Planning Consultant up to planning application</t>
+  </si>
+  <si>
+    <t>GBC0000000340</t>
+  </si>
+  <si>
+    <t>Vale Road - architect fees</t>
+  </si>
+  <si>
+    <t>GBC0000000341</t>
+  </si>
+  <si>
+    <t>Vale Road - Employers agent, Principle designer, COW</t>
+  </si>
+  <si>
+    <t>GBC0000000004</t>
+  </si>
+  <si>
+    <t>premier Work Support</t>
+  </si>
+  <si>
+    <t>Agency staff</t>
+  </si>
+  <si>
+    <t>Environment</t>
+  </si>
+  <si>
+    <t>GBC0000000006</t>
+  </si>
+  <si>
+    <t>Glasdon UK Limited</t>
+  </si>
+  <si>
+    <t>Bins, etc</t>
+  </si>
+  <si>
+    <t>GBC0000000008</t>
+  </si>
+  <si>
+    <t>URM (UK) Limited T/A Berryman</t>
+  </si>
+  <si>
+    <t>Glass collection</t>
+  </si>
+  <si>
+    <t>GBC0000000009</t>
+  </si>
+  <si>
+    <t>Jacques Gardening and Grave Digging Serv</t>
+  </si>
+  <si>
+    <t>Gravedigging</t>
+  </si>
+  <si>
+    <t>GBC0000000011</t>
+  </si>
+  <si>
+    <t>Ernest Doe &amp; Sons Ltd</t>
+  </si>
+  <si>
+    <t>Mower Parts</t>
+  </si>
+  <si>
+    <t>GBC0000000012</t>
+  </si>
+  <si>
+    <t>Watson Fuels</t>
+  </si>
+  <si>
+    <t>Provide diesel fuel for Vehicles</t>
+  </si>
+  <si>
+    <t>GBC0000000015</t>
+  </si>
+  <si>
+    <t>Post Office Fleet &amp; Bulk Service (Brookvale only)</t>
+  </si>
+  <si>
+    <t>Road Fund (Vehicle Tax) Licence for Council Fleet</t>
+  </si>
+  <si>
+    <t>GBC0000000016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CV Components </t>
+  </si>
+  <si>
+    <t>Spares for vehicle fleet</t>
+  </si>
+  <si>
+    <t>GBC0000000017</t>
+  </si>
+  <si>
+    <t>Dennis Eagle Ltd</t>
+  </si>
+  <si>
+    <t>GBC0000000018</t>
+  </si>
+  <si>
+    <t>BPI Recycled Products Ltd</t>
+  </si>
+  <si>
+    <t>Street Cleansing</t>
+  </si>
+  <si>
+    <t>GBC0000000019</t>
+  </si>
+  <si>
+    <t>Bartec Auto ID Ltd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">System for in-cab refuse vehicles and waste management back office </t>
+  </si>
+  <si>
+    <t>GBC0000000021</t>
+  </si>
+  <si>
+    <t>Castle Automotive &amp; Engineering Supplies Ltd</t>
+  </si>
+  <si>
+    <t>Tools, Vehicle Parts</t>
+  </si>
+  <si>
+    <t>GBC0000000022</t>
+  </si>
+  <si>
+    <t>G &amp; S Tyre Services Ltd</t>
+  </si>
+  <si>
+    <t>Tyres for Vehicles</t>
+  </si>
+  <si>
+    <t>GBC0000000023</t>
+  </si>
+  <si>
+    <t>Logistics UK</t>
+  </si>
+  <si>
+    <t>Vehicle fleet audit services</t>
+  </si>
+  <si>
+    <t>GBC0000000024</t>
+  </si>
+  <si>
+    <t>Ford Motor Company</t>
   </si>
   <si>
     <t>Vehicle Parts</t>
   </si>
   <si>
-    <t>£14,000 per annum</t>
-[...1007 lines deleted...]
-    <t>Asbestos Removals</t>
+    <t>GBC0000000025</t>
   </si>
   <si>
     <t>Pace Fuelcare Limited</t>
   </si>
   <si>
     <t>Vehicle parts</t>
   </si>
   <si>
-    <t>Parity Projects</t>
-[...113 lines deleted...]
-    <t>£38,000 per annum</t>
+    <t>GBC0000000026</t>
   </si>
   <si>
     <t>Scarab Sweepers Ltd</t>
   </si>
   <si>
-    <t>SCI Print Limited</t>
-[...32 lines deleted...]
-    <t>£18,885 per annum</t>
+    <t>GBC0000000027</t>
   </si>
   <si>
     <t>Sparshatts Truck &amp; Van Limited</t>
   </si>
   <si>
-    <t>STG Building Control Partnership</t>
-[...5 lines deleted...]
-    <t>£50,550 per annum</t>
+    <t>GBC0000000029</t>
   </si>
   <si>
     <t>Storm Environmental Ltd</t>
   </si>
   <si>
     <t>Wheelie Bins</t>
   </si>
   <si>
-    <t>£7,700 per annum</t>
+    <t>GBC0000000030</t>
   </si>
   <si>
     <t>Straight Manufacturing Limited</t>
   </si>
   <si>
-    <t>£9,600 per annum</t>
-[...155 lines deleted...]
-    <t>Review date</t>
+    <t>GBC0000000271</t>
+  </si>
+  <si>
+    <t>Cromwell Industrial Tools UK</t>
+  </si>
+  <si>
+    <t>Vehicle workshop suppliers</t>
+  </si>
+  <si>
+    <t>GBC0000000272</t>
+  </si>
+  <si>
+    <t>LCP Engineering LTD</t>
+  </si>
+  <si>
+    <t>Vehicle workshop parts and equipment</t>
+  </si>
+  <si>
+    <t>GBC0000000273</t>
+  </si>
+  <si>
+    <t>James Horton Memorials</t>
+  </si>
+  <si>
+    <t>Memorial repairs and funeral services</t>
+  </si>
+  <si>
+    <t>GBC0000000274</t>
+  </si>
+  <si>
+    <t>MC Truck &amp; Bus Ltd</t>
+  </si>
+  <si>
+    <t>Supplies for Vehicle Workshop</t>
+  </si>
+  <si>
+    <t>GBC0000000275</t>
+  </si>
+  <si>
+    <t>Hogarth Tyre Shredders</t>
+  </si>
+  <si>
+    <t>Disposal of tyres from vehicle workshop</t>
+  </si>
+  <si>
+    <t>GBC0000000276</t>
+  </si>
+  <si>
+    <t>Redstone Tyres Ltd</t>
+  </si>
+  <si>
+    <t>Vehicle Tyres</t>
+  </si>
+  <si>
+    <t>GBC0000000278</t>
+  </si>
+  <si>
+    <t>Lakeside Motors</t>
+  </si>
+  <si>
+    <t>HGV MOT Test Centre</t>
+  </si>
+  <si>
+    <t>GBC0000000279</t>
+  </si>
+  <si>
+    <t>Lister Wilder</t>
+  </si>
+  <si>
+    <t>Mower equipment and parts for vehicle workshop</t>
+  </si>
+  <si>
+    <t>GBC0000000280</t>
+  </si>
+  <si>
+    <t>Northgate Vehicle Hire</t>
+  </si>
+  <si>
+    <t>Vehicle Hire</t>
+  </si>
+  <si>
+    <t>GBC0000000281</t>
+  </si>
+  <si>
+    <t>Aquam Water Services</t>
+  </si>
+  <si>
+    <t>Standpipe water supply for vehicles</t>
+  </si>
+  <si>
+    <t>GBC0000000283</t>
+  </si>
+  <si>
+    <t>Merridale MIS Fuel Monitoring</t>
+  </si>
+  <si>
+    <t>Fuel Tank Maintenance</t>
+  </si>
+  <si>
+    <t>GBC0000000284</t>
+  </si>
+  <si>
+    <t>Used Tyre Centre</t>
+  </si>
+  <si>
+    <t>Supply of vehicle tyres</t>
+  </si>
+  <si>
+    <t>GBC0000000285</t>
+  </si>
+  <si>
+    <t>Craemer</t>
+  </si>
+  <si>
+    <t>Supply of wheeled bin and food caddies</t>
+  </si>
+  <si>
+    <t>GBC0000000286</t>
+  </si>
+  <si>
+    <t>peninsular Logistics Ltd</t>
+  </si>
+  <si>
+    <t>Driver training</t>
+  </si>
+  <si>
+    <t>GBC0000000287</t>
+  </si>
+  <si>
+    <t>Supercups</t>
+  </si>
+  <si>
+    <t>Vending machines for depot</t>
+  </si>
+  <si>
+    <t>GBC0000000288</t>
+  </si>
+  <si>
+    <t>Venus Recycling</t>
+  </si>
+  <si>
+    <t>Waste disposal and recycling</t>
+  </si>
+  <si>
+    <t>GBC0000000289</t>
+  </si>
+  <si>
+    <t>TPS Medway</t>
+  </si>
+  <si>
+    <t>GBC0000000290</t>
+  </si>
+  <si>
+    <t>TMC Motor Parts Ltd</t>
+  </si>
+  <si>
+    <t>GBC0000000292</t>
+  </si>
+  <si>
+    <t>Kenect Recruitment</t>
+  </si>
+  <si>
+    <t>Supply of agency staff for waste services</t>
+  </si>
+  <si>
+    <t>GBC0000000294</t>
+  </si>
+  <si>
+    <t>Sweep Kuusakoski</t>
+  </si>
+  <si>
+    <t>Electrcial recycling collection</t>
+  </si>
+  <si>
+    <t>GBC0000000295</t>
+  </si>
+  <si>
+    <t>Planwell Recruitment</t>
+  </si>
+  <si>
+    <t>GBC0000000296</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Saga Truck </t>
+  </si>
+  <si>
+    <t>GBC0000000297</t>
+  </si>
+  <si>
+    <t>Thames Hose &amp; Coupling</t>
+  </si>
+  <si>
+    <t>GBC0000000299</t>
+  </si>
+  <si>
+    <t>Channels Commercials</t>
+  </si>
+  <si>
+    <t>GBC0000000300</t>
+  </si>
+  <si>
+    <t>Berry  BPI Recycled Products</t>
+  </si>
+  <si>
+    <t>Supply of sacks to waste team</t>
+  </si>
+  <si>
+    <t>GBC0000000301</t>
+  </si>
+  <si>
+    <t>Terberg Matec UK</t>
+  </si>
+  <si>
+    <t>Vehicle bin lift supplies</t>
+  </si>
+  <si>
+    <t>GBC0000000303</t>
+  </si>
+  <si>
+    <t>NTM GB Ltd</t>
+  </si>
+  <si>
+    <t>GBC0000000305</t>
+  </si>
+  <si>
+    <t>JCB Sittingbourne</t>
+  </si>
+  <si>
+    <t>GBC0000000307</t>
+  </si>
+  <si>
+    <t>Versatile Fixings</t>
+  </si>
+  <si>
+    <t>GBC0000000309</t>
+  </si>
+  <si>
+    <t>Fleetcheck</t>
+  </si>
+  <si>
+    <t>Supply of workshop back office systems</t>
+  </si>
+  <si>
+    <t>GBC0000000310</t>
+  </si>
+  <si>
+    <t>Peritum Ltd t/a Totalkare</t>
+  </si>
+  <si>
+    <t>Maintenance of vehicle lifts</t>
+  </si>
+  <si>
+    <t>GBC0000000311</t>
+  </si>
+  <si>
+    <t>N&amp;P Crayford</t>
+  </si>
+  <si>
+    <t>Commercial recycling end destination</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
-[...30 lines deleted...]
-    </font>
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...23 lines deleted...]
-    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="3">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...26 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyBorder="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...83 lines deleted...]
-    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{0EC3519A-C7EC-4078-BCC1-176A08019DF5}"/>
-    <cellStyle name="Normal 4" xfId="2" xr:uid="{BF9CC61C-AA3A-4810-A9FA-915E6A98555B}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="2">
+    <dxf>
+      <numFmt numFmtId="164" formatCode="m/d/yyyy"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="m/d/yyyy"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:O150" totalsRowShown="0">
+  <autoFilter ref="A1:O150" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <tableColumns count="15">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Reference"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="ID"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Supplier"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Product"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Start" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="End" dataDxfId="0"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Value"/>
+    <tableColumn id="15" xr3:uid="{00000000-0010-0000-0000-00000F000000}" name="Department"/>
+    <tableColumn id="17" xr3:uid="{00000000-0010-0000-0000-000011000000}" name="contractExtended"/>
+    <tableColumn id="18" xr3:uid="{00000000-0010-0000-0000-000012000000}" name="irrecoverableVAT"/>
+    <tableColumn id="20" xr3:uid="{00000000-0010-0000-0000-000014000000}" name="socialValueIncluded"/>
+    <tableColumn id="21" xr3:uid="{00000000-0010-0000-0000-000015000000}" name="registeredcharitable"/>
+    <tableColumn id="22" xr3:uid="{00000000-0010-0000-0000-000016000000}" name="charityNumber"/>
+    <tableColumn id="23" xr3:uid="{00000000-0010-0000-0000-000017000000}" name="ExtensionDate"/>
+    <tableColumn id="24" xr3:uid="{00000000-0010-0000-0000-000018000000}" name="Active"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15C26E7B-6E3F-4F5E-8B68-760312E8D042}">
-  <dimension ref="A1:E180"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:O150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="2" width="38.5546875" style="30" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="40.6640625" style="31" customWidth="1"/>
+    <col min="1" max="1" width="36.3984375" customWidth="1"/>
+    <col min="3" max="3" width="56.1328125" customWidth="1"/>
+    <col min="4" max="4" width="57.73046875" customWidth="1"/>
+    <col min="5" max="5" width="10.796875" customWidth="1"/>
+    <col min="6" max="6" width="12.9296875" customWidth="1"/>
+    <col min="8" max="8" width="13.33203125" customWidth="1"/>
+    <col min="9" max="10" width="10.9296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D1" s="3" t="s">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="7">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2">
+        <v>256</v>
+      </c>
+      <c r="C2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E2" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F2" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G2">
+        <v>150512.82999999999</v>
+      </c>
+      <c r="H2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2" t="b">
+        <v>0</v>
+      </c>
+      <c r="J2" t="b">
+        <v>0</v>
+      </c>
+      <c r="K2" t="b">
+        <v>0</v>
+      </c>
+      <c r="L2" t="b">
+        <v>0</v>
+      </c>
+      <c r="O2" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3">
+        <v>257</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" s="1">
+        <v>46082</v>
+      </c>
+      <c r="F3" s="1">
+        <v>46418</v>
+      </c>
+      <c r="G3">
+        <v>117775.55</v>
+      </c>
+      <c r="H3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I3" t="b">
+        <v>0</v>
+      </c>
+      <c r="J3" t="b">
+        <v>0</v>
+      </c>
+      <c r="K3" t="b">
+        <v>0</v>
+      </c>
+      <c r="L3" t="b">
+        <v>0</v>
+      </c>
+      <c r="M3" t="s">
+        <v>22</v>
+      </c>
+      <c r="O3" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4">
+        <v>169</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="1">
+        <v>45627</v>
+      </c>
+      <c r="F4" s="1">
+        <v>46752</v>
+      </c>
+      <c r="G4">
+        <v>25000</v>
+      </c>
+      <c r="H4" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4" t="b">
+        <v>0</v>
+      </c>
+      <c r="J4" t="b">
+        <v>0</v>
+      </c>
+      <c r="K4" t="b">
+        <v>0</v>
+      </c>
+      <c r="O4" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5">
+        <v>181</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" s="1">
+        <v>45383</v>
+      </c>
+      <c r="F5" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G5">
+        <v>7392</v>
+      </c>
+      <c r="H5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" t="b">
+        <v>0</v>
+      </c>
+      <c r="J5" t="b">
+        <v>0</v>
+      </c>
+      <c r="K5" t="b">
+        <v>0</v>
+      </c>
+      <c r="O5" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6">
+        <v>268</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="1">
+        <v>46132</v>
+      </c>
+      <c r="F6" s="1">
+        <v>46418</v>
+      </c>
+      <c r="G6">
+        <v>83665</v>
+      </c>
+      <c r="H6" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" t="b">
+        <v>0</v>
+      </c>
+      <c r="J6" t="b">
+        <v>0</v>
+      </c>
+      <c r="K6" t="b">
+        <v>0</v>
+      </c>
+      <c r="L6" t="b">
+        <v>0</v>
+      </c>
+      <c r="O6" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7">
+        <v>96</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="1">
+        <v>45383</v>
+      </c>
+      <c r="F7" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G7">
+        <v>8700</v>
+      </c>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
+      <c r="I7" t="b">
+        <v>0</v>
+      </c>
+      <c r="J7" t="b">
+        <v>0</v>
+      </c>
+      <c r="K7" t="b">
+        <v>0</v>
+      </c>
+      <c r="O7" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8">
+        <v>100</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F8" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G8">
+        <v>14085</v>
+      </c>
+      <c r="H8" t="s">
+        <v>36</v>
+      </c>
+      <c r="I8" t="b">
+        <v>0</v>
+      </c>
+      <c r="J8" t="b">
+        <v>0</v>
+      </c>
+      <c r="K8" t="b">
+        <v>0</v>
+      </c>
+      <c r="O8" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9">
+        <v>109</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F9" s="1">
+        <v>47208</v>
+      </c>
+      <c r="G9">
+        <v>11263</v>
+      </c>
+      <c r="H9" t="s">
+        <v>36</v>
+      </c>
+      <c r="I9" t="b">
+        <v>1</v>
+      </c>
+      <c r="J9" t="b">
+        <v>0</v>
+      </c>
+      <c r="K9" t="b">
+        <v>0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>46113</v>
+      </c>
+      <c r="O9" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10">
+        <v>111</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F10" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G10">
+        <v>6624</v>
+      </c>
+      <c r="H10" t="s">
+        <v>36</v>
+      </c>
+      <c r="I10" t="b">
+        <v>1</v>
+      </c>
+      <c r="J10" t="b">
+        <v>0</v>
+      </c>
+      <c r="K10" t="b">
+        <v>0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>46113</v>
+      </c>
+      <c r="O10" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11">
+        <v>114</v>
+      </c>
+      <c r="C11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="1">
+        <v>45660</v>
+      </c>
+      <c r="F11" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G11">
+        <v>6300</v>
+      </c>
+      <c r="H11" t="s">
+        <v>36</v>
+      </c>
+      <c r="I11" t="b">
+        <v>1</v>
+      </c>
+      <c r="J11" t="b">
+        <v>0</v>
+      </c>
+      <c r="K11" t="b">
+        <v>0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>46113</v>
+      </c>
+      <c r="O11" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12">
+        <v>120</v>
+      </c>
+      <c r="C12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F12" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G12">
+        <v>5726</v>
+      </c>
+      <c r="H12" t="s">
+        <v>36</v>
+      </c>
+      <c r="I12" t="b">
+        <v>1</v>
+      </c>
+      <c r="J12" t="b">
+        <v>0</v>
+      </c>
+      <c r="K12" t="b">
+        <v>0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>46113</v>
+      </c>
+      <c r="O12" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13">
+        <v>125</v>
+      </c>
+      <c r="C13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="1">
+        <v>45658</v>
+      </c>
+      <c r="F13" s="1">
+        <v>47484</v>
+      </c>
+      <c r="G13">
+        <v>160000</v>
+      </c>
+      <c r="H13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I13" t="b">
+        <v>0</v>
+      </c>
+      <c r="J13" t="b">
+        <v>0</v>
+      </c>
+      <c r="K13" t="b">
+        <v>0</v>
+      </c>
+      <c r="O13" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14">
+        <v>127</v>
+      </c>
+      <c r="C14" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" t="s">
+        <v>57</v>
+      </c>
+      <c r="E14" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F14" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G14">
+        <v>21735</v>
+      </c>
+      <c r="H14" t="s">
+        <v>36</v>
+      </c>
+      <c r="I14" t="b">
+        <v>0</v>
+      </c>
+      <c r="J14" t="b">
+        <v>0</v>
+      </c>
+      <c r="K14" t="b">
+        <v>0</v>
+      </c>
+      <c r="O14" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15">
+        <v>252</v>
+      </c>
+      <c r="C15" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="1">
+        <v>46055</v>
+      </c>
+      <c r="F15" s="1">
+        <v>47151</v>
+      </c>
+      <c r="G15">
+        <v>43050</v>
+      </c>
+      <c r="H15" t="s">
+        <v>36</v>
+      </c>
+      <c r="I15" t="b">
+        <v>0</v>
+      </c>
+      <c r="J15" t="b">
+        <v>0</v>
+      </c>
+      <c r="K15" t="b">
+        <v>0</v>
+      </c>
+      <c r="L15" t="b">
+        <v>0</v>
+      </c>
+      <c r="O15" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16">
+        <v>260</v>
+      </c>
+      <c r="C16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" t="s">
+        <v>63</v>
+      </c>
+      <c r="E16" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F16" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G16">
+        <v>7782.21</v>
+      </c>
+      <c r="H16" t="s">
+        <v>36</v>
+      </c>
+      <c r="I16" t="b">
+        <v>0</v>
+      </c>
+      <c r="J16" t="b">
+        <v>0</v>
+      </c>
+      <c r="K16" t="b">
+        <v>0</v>
+      </c>
+      <c r="L16" t="b">
+        <v>0</v>
+      </c>
+      <c r="O16" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17">
+        <v>263</v>
+      </c>
+      <c r="C17" t="s">
+        <v>65</v>
+      </c>
+      <c r="D17" t="s">
+        <v>66</v>
+      </c>
+      <c r="E17" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F17" s="1">
+        <v>47208</v>
+      </c>
+      <c r="G17">
+        <v>11647.56</v>
+      </c>
+      <c r="H17" t="s">
+        <v>36</v>
+      </c>
+      <c r="I17" t="b">
+        <v>0</v>
+      </c>
+      <c r="J17" t="b">
+        <v>0</v>
+      </c>
+      <c r="K17" t="b">
+        <v>0</v>
+      </c>
+      <c r="L17" t="b">
+        <v>0</v>
+      </c>
+      <c r="O17" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18">
+        <v>267</v>
+      </c>
+      <c r="C18" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" s="1">
+        <v>46143</v>
+      </c>
+      <c r="F18" s="1">
+        <v>46507</v>
+      </c>
+      <c r="G18">
+        <v>100000</v>
+      </c>
+      <c r="H18" t="s">
+        <v>36</v>
+      </c>
+      <c r="I18" t="b">
+        <v>0</v>
+      </c>
+      <c r="J18" t="b">
+        <v>0</v>
+      </c>
+      <c r="K18" t="b">
+        <v>0</v>
+      </c>
+      <c r="L18" t="b">
+        <v>0</v>
+      </c>
+      <c r="O18" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19">
+        <v>158</v>
+      </c>
+      <c r="C19" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E19" s="1">
+        <v>45921</v>
+      </c>
+      <c r="F19" s="1">
+        <v>46285</v>
+      </c>
+      <c r="G19">
+        <v>5615.54</v>
+      </c>
+      <c r="H19" t="s">
+        <v>73</v>
+      </c>
+      <c r="I19" t="b">
+        <v>0</v>
+      </c>
+      <c r="J19" t="b">
+        <v>0</v>
+      </c>
+      <c r="K19" t="b">
+        <v>0</v>
+      </c>
+      <c r="O19" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20">
+        <v>258</v>
+      </c>
+      <c r="C20" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" t="s">
+        <v>76</v>
+      </c>
+      <c r="E20" s="1">
+        <v>45951</v>
+      </c>
+      <c r="F20" s="1">
+        <v>46315</v>
+      </c>
+      <c r="G20">
+        <v>10000</v>
+      </c>
+      <c r="H20" t="s">
+        <v>73</v>
+      </c>
+      <c r="I20" t="b">
+        <v>0</v>
+      </c>
+      <c r="J20" t="b">
+        <v>0</v>
+      </c>
+      <c r="K20" t="b">
+        <v>0</v>
+      </c>
+      <c r="L20" t="b">
+        <v>0</v>
+      </c>
+      <c r="O20" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21">
+        <v>259</v>
+      </c>
+      <c r="C21" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" s="1">
+        <v>45951</v>
+      </c>
+      <c r="F21" s="1">
+        <v>46315</v>
+      </c>
+      <c r="G21">
+        <v>10000</v>
+      </c>
+      <c r="H21" t="s">
+        <v>73</v>
+      </c>
+      <c r="I21" t="b">
+        <v>0</v>
+      </c>
+      <c r="J21" t="b">
+        <v>0</v>
+      </c>
+      <c r="K21" t="b">
+        <v>0</v>
+      </c>
+      <c r="L21" t="b">
+        <v>0</v>
+      </c>
+      <c r="O21" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22">
+        <v>254</v>
+      </c>
+      <c r="C22" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" t="s">
+        <v>80</v>
+      </c>
+      <c r="E22" s="1">
+        <v>46055</v>
+      </c>
+      <c r="F22" s="1">
+        <v>46374</v>
+      </c>
+      <c r="G22">
+        <v>1000000</v>
+      </c>
+      <c r="H22" t="s">
+        <v>81</v>
+      </c>
+      <c r="I22" t="b">
+        <v>0</v>
+      </c>
+      <c r="J22" t="b">
+        <v>0</v>
+      </c>
+      <c r="K22" t="b">
+        <v>0</v>
+      </c>
+      <c r="L22" t="b">
+        <v>0</v>
+      </c>
+      <c r="O22" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A23" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23">
+        <v>183</v>
+      </c>
+      <c r="C23" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" t="s">
+        <v>84</v>
+      </c>
+      <c r="E23" s="1">
+        <v>45566</v>
+      </c>
+      <c r="F23" s="1">
+        <v>46295</v>
+      </c>
+      <c r="G23">
+        <v>2400000</v>
+      </c>
+      <c r="H23" t="s">
+        <v>85</v>
+      </c>
+      <c r="I23" t="b">
+        <v>1</v>
+      </c>
+      <c r="J23" t="b">
+        <v>0</v>
+      </c>
+      <c r="K23" t="b">
+        <v>1</v>
+      </c>
+      <c r="N23" s="1">
+        <v>46661</v>
+      </c>
+      <c r="O23" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24">
+        <v>186</v>
+      </c>
+      <c r="C24" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" t="s">
+        <v>88</v>
+      </c>
+      <c r="E24" s="1">
+        <v>45567</v>
+      </c>
+      <c r="F24" s="1">
+        <v>46296</v>
+      </c>
+      <c r="G24">
+        <v>4800000</v>
+      </c>
+      <c r="H24" t="s">
+        <v>85</v>
+      </c>
+      <c r="I24" t="b">
+        <v>1</v>
+      </c>
+      <c r="J24" t="b">
+        <v>0</v>
+      </c>
+      <c r="K24" t="b">
+        <v>1</v>
+      </c>
+      <c r="N24" s="1">
+        <v>46297</v>
+      </c>
+      <c r="O24" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25">
+        <v>192</v>
+      </c>
+      <c r="C25" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" t="s">
+        <v>91</v>
+      </c>
+      <c r="E25" s="1">
+        <v>45017</v>
+      </c>
+      <c r="F25" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G25">
+        <v>600000</v>
+      </c>
+      <c r="H25" t="s">
+        <v>85</v>
+      </c>
+      <c r="I25" t="b">
+        <v>1</v>
+      </c>
+      <c r="J25" t="b">
+        <v>0</v>
+      </c>
+      <c r="K25" t="b">
+        <v>1</v>
+      </c>
+      <c r="N25" s="1">
+        <v>45661</v>
+      </c>
+      <c r="O25" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26">
+        <v>193</v>
+      </c>
+      <c r="C26" t="s">
+        <v>93</v>
+      </c>
+      <c r="D26" t="s">
+        <v>94</v>
+      </c>
+      <c r="E26" s="1">
+        <v>44933</v>
+      </c>
+      <c r="F26" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G26">
+        <v>400000</v>
+      </c>
+      <c r="H26" t="s">
+        <v>85</v>
+      </c>
+      <c r="I26" t="b">
+        <v>0</v>
+      </c>
+      <c r="J26" t="b">
+        <v>0</v>
+      </c>
+      <c r="K26" t="b">
+        <v>1</v>
+      </c>
+      <c r="O26" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27">
+        <v>194</v>
+      </c>
+      <c r="C27" t="s">
+        <v>96</v>
+      </c>
+      <c r="D27" t="s">
+        <v>97</v>
+      </c>
+      <c r="E27" s="1">
+        <v>45017</v>
+      </c>
+      <c r="F27" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G27">
+        <v>44931</v>
+      </c>
+      <c r="H27" t="s">
+        <v>85</v>
+      </c>
+      <c r="I27" t="b">
+        <v>1</v>
+      </c>
+      <c r="J27" t="b">
+        <v>0</v>
+      </c>
+      <c r="K27" t="b">
+        <v>1</v>
+      </c>
+      <c r="N27" s="1">
+        <v>45661</v>
+      </c>
+      <c r="O27" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28">
+        <v>198</v>
+      </c>
+      <c r="C28" t="s">
+        <v>99</v>
+      </c>
+      <c r="D28" t="s">
+        <v>100</v>
+      </c>
+      <c r="E28" s="1">
+        <v>45567</v>
+      </c>
+      <c r="F28" s="1">
+        <v>46296</v>
+      </c>
+      <c r="G28">
+        <v>4800000</v>
+      </c>
+      <c r="H28" t="s">
+        <v>85</v>
+      </c>
+      <c r="I28" t="b">
+        <v>1</v>
+      </c>
+      <c r="J28" t="b">
+        <v>0</v>
+      </c>
+      <c r="K28" t="b">
+        <v>1</v>
+      </c>
+      <c r="N28" s="1">
+        <v>46297</v>
+      </c>
+      <c r="O28" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A29" t="s">
+        <v>101</v>
+      </c>
+      <c r="B29">
+        <v>314</v>
+      </c>
+      <c r="C29" t="s">
+        <v>102</v>
+      </c>
+      <c r="D29" t="s">
+        <v>103</v>
+      </c>
+      <c r="E29" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F29" s="1">
+        <v>47938</v>
+      </c>
+      <c r="G29">
+        <v>111180</v>
+      </c>
+      <c r="H29" t="s">
+        <v>85</v>
+      </c>
+      <c r="I29" t="b">
+        <v>0</v>
+      </c>
+      <c r="J29" t="b">
+        <v>0</v>
+      </c>
+      <c r="K29" t="b">
+        <v>0</v>
+      </c>
+      <c r="L29" t="b">
+        <v>0</v>
+      </c>
+      <c r="O29" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A30" t="s">
+        <v>104</v>
+      </c>
+      <c r="B30">
+        <v>33</v>
+      </c>
+      <c r="C30" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" t="s">
+        <v>106</v>
+      </c>
+      <c r="E30" s="1">
+        <v>46143</v>
+      </c>
+      <c r="F30" s="1">
+        <v>46507</v>
+      </c>
+      <c r="G30">
+        <v>24408.75</v>
+      </c>
+      <c r="H30" t="s">
+        <v>107</v>
+      </c>
+      <c r="I30" t="b">
+        <v>1</v>
+      </c>
+      <c r="J30" t="b">
+        <v>0</v>
+      </c>
+      <c r="K30" t="b">
+        <v>0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>46477</v>
+      </c>
+      <c r="O30" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A31" t="s">
+        <v>108</v>
+      </c>
+      <c r="B31">
+        <v>34</v>
+      </c>
+      <c r="C31" t="s">
+        <v>109</v>
+      </c>
+      <c r="D31" t="s">
+        <v>110</v>
+      </c>
+      <c r="E31" s="1">
+        <v>45839</v>
+      </c>
+      <c r="F31" s="1">
+        <v>46203</v>
+      </c>
+      <c r="G31">
+        <v>30546</v>
+      </c>
+      <c r="H31" t="s">
+        <v>107</v>
+      </c>
+      <c r="I31" t="b">
+        <v>0</v>
+      </c>
+      <c r="J31" t="b">
+        <v>0</v>
+      </c>
+      <c r="K31" t="b">
+        <v>0</v>
+      </c>
+      <c r="O31" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B32">
+        <v>35</v>
+      </c>
+      <c r="C32" t="s">
+        <v>112</v>
+      </c>
+      <c r="D32" t="s">
+        <v>113</v>
+      </c>
+      <c r="E32" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F32" s="1">
+        <v>47208</v>
+      </c>
+      <c r="G32">
+        <v>15468</v>
+      </c>
+      <c r="H32" t="s">
+        <v>107</v>
+      </c>
+      <c r="I32" t="b">
+        <v>0</v>
+      </c>
+      <c r="J32" t="b">
+        <v>0</v>
+      </c>
+      <c r="K32" t="b">
+        <v>0</v>
+      </c>
+      <c r="O32" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A33" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33">
+        <v>36</v>
+      </c>
+      <c r="C33" t="s">
+        <v>115</v>
+      </c>
+      <c r="D33" t="s">
+        <v>116</v>
+      </c>
+      <c r="E33" s="1">
+        <v>45380</v>
+      </c>
+      <c r="F33" s="1">
+        <v>46474</v>
+      </c>
+      <c r="G33">
+        <v>88800</v>
+      </c>
+      <c r="H33" t="s">
+        <v>107</v>
+      </c>
+      <c r="I33" t="b">
+        <v>0</v>
+      </c>
+      <c r="J33" t="b">
+        <v>0</v>
+      </c>
+      <c r="K33" t="b">
+        <v>0</v>
+      </c>
+      <c r="O33" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A34" t="s">
+        <v>117</v>
+      </c>
+      <c r="B34">
+        <v>37</v>
+      </c>
+      <c r="C34" t="s">
+        <v>115</v>
+      </c>
+      <c r="D34" t="s">
+        <v>118</v>
+      </c>
+      <c r="E34" s="1">
+        <v>44707</v>
+      </c>
+      <c r="F34" s="1">
+        <v>46532</v>
+      </c>
+      <c r="G34">
+        <v>49547.08</v>
+      </c>
+      <c r="H34" t="s">
+        <v>107</v>
+      </c>
+      <c r="I34" t="b">
+        <v>0</v>
+      </c>
+      <c r="J34" t="b">
+        <v>0</v>
+      </c>
+      <c r="K34" t="b">
+        <v>0</v>
+      </c>
+      <c r="O34" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A35" t="s">
+        <v>119</v>
+      </c>
+      <c r="B35">
+        <v>38</v>
+      </c>
+      <c r="C35" t="s">
+        <v>115</v>
+      </c>
+      <c r="D35" t="s">
+        <v>120</v>
+      </c>
+      <c r="E35" s="1">
+        <v>44707</v>
+      </c>
+      <c r="F35" s="1">
+        <v>46532</v>
+      </c>
+      <c r="G35">
+        <v>49547.08</v>
+      </c>
+      <c r="H35" t="s">
+        <v>107</v>
+      </c>
+      <c r="I35" t="b">
+        <v>0</v>
+      </c>
+      <c r="J35" t="b">
+        <v>0</v>
+      </c>
+      <c r="K35" t="b">
+        <v>0</v>
+      </c>
+      <c r="O35" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A36" t="s">
+        <v>121</v>
+      </c>
+      <c r="B36">
+        <v>40</v>
+      </c>
+      <c r="C36" t="s">
+        <v>122</v>
+      </c>
+      <c r="D36" t="s">
+        <v>123</v>
+      </c>
+      <c r="E36" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F36" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G36">
+        <v>70470</v>
+      </c>
+      <c r="H36" t="s">
+        <v>107</v>
+      </c>
+      <c r="I36" t="b">
+        <v>0</v>
+      </c>
+      <c r="J36" t="b">
+        <v>0</v>
+      </c>
+      <c r="K36" t="b">
+        <v>0</v>
+      </c>
+      <c r="O36" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A37" t="s">
+        <v>124</v>
+      </c>
+      <c r="B37">
+        <v>41</v>
+      </c>
+      <c r="C37" t="s">
+        <v>122</v>
+      </c>
+      <c r="D37" t="s">
+        <v>125</v>
+      </c>
+      <c r="E37" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F37" s="1">
+        <v>47208</v>
+      </c>
+      <c r="G37">
+        <v>16679</v>
+      </c>
+      <c r="H37" t="s">
+        <v>107</v>
+      </c>
+      <c r="I37" t="b">
+        <v>0</v>
+      </c>
+      <c r="J37" t="b">
+        <v>0</v>
+      </c>
+      <c r="K37" t="b">
+        <v>0</v>
+      </c>
+      <c r="O37" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A38" t="s">
+        <v>126</v>
+      </c>
+      <c r="B38">
+        <v>43</v>
+      </c>
+      <c r="C38" t="s">
+        <v>127</v>
+      </c>
+      <c r="D38" t="s">
+        <v>128</v>
+      </c>
+      <c r="E38" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F38" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G38">
+        <v>9100</v>
+      </c>
+      <c r="H38" t="s">
+        <v>107</v>
+      </c>
+      <c r="I38" t="b">
+        <v>0</v>
+      </c>
+      <c r="J38" t="b">
+        <v>0</v>
+      </c>
+      <c r="K38" t="b">
+        <v>0</v>
+      </c>
+      <c r="O38" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A39" t="s">
+        <v>129</v>
+      </c>
+      <c r="B39">
+        <v>44</v>
+      </c>
+      <c r="C39" t="s">
+        <v>130</v>
+      </c>
+      <c r="D39" t="s">
+        <v>131</v>
+      </c>
+      <c r="E39" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F39" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G39">
+        <v>20326.05</v>
+      </c>
+      <c r="H39" t="s">
+        <v>107</v>
+      </c>
+      <c r="I39" t="b">
+        <v>0</v>
+      </c>
+      <c r="J39" t="b">
+        <v>0</v>
+      </c>
+      <c r="K39" t="b">
+        <v>0</v>
+      </c>
+      <c r="O39" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A40" t="s">
+        <v>132</v>
+      </c>
+      <c r="B40">
+        <v>45</v>
+      </c>
+      <c r="C40" t="s">
+        <v>133</v>
+      </c>
+      <c r="D40" t="s">
+        <v>134</v>
+      </c>
+      <c r="E40" s="1">
+        <v>45962</v>
+      </c>
+      <c r="F40" s="1">
+        <v>46326</v>
+      </c>
+      <c r="G40">
+        <v>17765</v>
+      </c>
+      <c r="H40" t="s">
+        <v>107</v>
+      </c>
+      <c r="I40" t="b">
+        <v>0</v>
+      </c>
+      <c r="J40" t="b">
+        <v>0</v>
+      </c>
+      <c r="K40" t="b">
+        <v>0</v>
+      </c>
+      <c r="O40" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A41" t="s">
+        <v>135</v>
+      </c>
+      <c r="B41">
+        <v>47</v>
+      </c>
+      <c r="C41" t="s">
+        <v>136</v>
+      </c>
+      <c r="D41" t="s">
+        <v>137</v>
+      </c>
+      <c r="E41" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F41" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G41">
+        <v>7200</v>
+      </c>
+      <c r="H41" t="s">
+        <v>107</v>
+      </c>
+      <c r="I41" t="b">
+        <v>0</v>
+      </c>
+      <c r="J41" t="b">
+        <v>0</v>
+      </c>
+      <c r="K41" t="b">
+        <v>0</v>
+      </c>
+      <c r="L41" t="b">
+        <v>0</v>
+      </c>
+      <c r="O41" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A42" t="s">
+        <v>138</v>
+      </c>
+      <c r="B42">
+        <v>53</v>
+      </c>
+      <c r="C42" t="s">
+        <v>139</v>
+      </c>
+      <c r="D42" t="s">
+        <v>140</v>
+      </c>
+      <c r="E42" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F42" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G42">
+        <v>28666</v>
+      </c>
+      <c r="H42" t="s">
+        <v>107</v>
+      </c>
+      <c r="I42" t="b">
+        <v>0</v>
+      </c>
+      <c r="J42" t="b">
+        <v>0</v>
+      </c>
+      <c r="K42" t="b">
+        <v>0</v>
+      </c>
+      <c r="O42" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A43" t="s">
+        <v>141</v>
+      </c>
+      <c r="B43">
+        <v>56</v>
+      </c>
+      <c r="C43" t="s">
+        <v>142</v>
+      </c>
+      <c r="D43" t="s">
+        <v>143</v>
+      </c>
+      <c r="E43" s="1">
+        <v>46111</v>
+      </c>
+      <c r="F43" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G43">
+        <v>12557.02</v>
+      </c>
+      <c r="H43" t="s">
+        <v>107</v>
+      </c>
+      <c r="I43" t="b">
+        <v>0</v>
+      </c>
+      <c r="J43" t="b">
+        <v>0</v>
+      </c>
+      <c r="K43" t="b">
+        <v>0</v>
+      </c>
+      <c r="L43" t="b">
+        <v>0</v>
+      </c>
+      <c r="O43" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A44" t="s">
+        <v>144</v>
+      </c>
+      <c r="B44">
+        <v>57</v>
+      </c>
+      <c r="C44" t="s">
+        <v>145</v>
+      </c>
+      <c r="D44" t="s">
+        <v>146</v>
+      </c>
+      <c r="E44" s="1">
+        <v>45334</v>
+      </c>
+      <c r="F44" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G44">
+        <v>15518</v>
+      </c>
+      <c r="H44" t="s">
+        <v>107</v>
+      </c>
+      <c r="I44" t="b">
+        <v>0</v>
+      </c>
+      <c r="J44" t="b">
+        <v>0</v>
+      </c>
+      <c r="K44" t="b">
+        <v>0</v>
+      </c>
+      <c r="O44" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A45" t="s">
+        <v>147</v>
+      </c>
+      <c r="B45">
+        <v>59</v>
+      </c>
+      <c r="C45" t="s">
+        <v>148</v>
+      </c>
+      <c r="D45" t="s">
+        <v>149</v>
+      </c>
+      <c r="E45" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F45" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G45">
+        <v>56309.73</v>
+      </c>
+      <c r="H45" t="s">
+        <v>107</v>
+      </c>
+      <c r="I45" t="b">
+        <v>0</v>
+      </c>
+      <c r="J45" t="b">
+        <v>0</v>
+      </c>
+      <c r="K45" t="b">
+        <v>0</v>
+      </c>
+      <c r="O45" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A46" t="s">
+        <v>150</v>
+      </c>
+      <c r="B46">
+        <v>60</v>
+      </c>
+      <c r="C46" t="s">
+        <v>151</v>
+      </c>
+      <c r="D46" t="s">
+        <v>152</v>
+      </c>
+      <c r="E46" s="1">
+        <v>45230</v>
+      </c>
+      <c r="F46" s="1">
+        <v>46326</v>
+      </c>
+      <c r="G46">
+        <v>46157.25</v>
+      </c>
+      <c r="H46" t="s">
+        <v>107</v>
+      </c>
+      <c r="I46" t="b">
+        <v>0</v>
+      </c>
+      <c r="J46" t="b">
+        <v>0</v>
+      </c>
+      <c r="K46" t="b">
+        <v>0</v>
+      </c>
+      <c r="O46" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A47" t="s">
+        <v>153</v>
+      </c>
+      <c r="B47">
+        <v>62</v>
+      </c>
+      <c r="C47" t="s">
+        <v>151</v>
+      </c>
+      <c r="D47" t="s">
+        <v>154</v>
+      </c>
+      <c r="E47" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F47" s="1">
+        <v>47208</v>
+      </c>
+      <c r="G47">
+        <v>69964.12</v>
+      </c>
+      <c r="H47" t="s">
+        <v>107</v>
+      </c>
+      <c r="I47" t="b">
+        <v>0</v>
+      </c>
+      <c r="J47" t="b">
+        <v>0</v>
+      </c>
+      <c r="K47" t="b">
+        <v>0</v>
+      </c>
+      <c r="O47" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A48" t="s">
+        <v>155</v>
+      </c>
+      <c r="B48">
+        <v>63</v>
+      </c>
+      <c r="C48" t="s">
+        <v>156</v>
+      </c>
+      <c r="D48" t="s">
+        <v>157</v>
+      </c>
+      <c r="E48" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F48" s="1">
+        <v>47208</v>
+      </c>
+      <c r="G48">
+        <v>30240</v>
+      </c>
+      <c r="H48" t="s">
+        <v>107</v>
+      </c>
+      <c r="I48" t="b">
+        <v>0</v>
+      </c>
+      <c r="J48" t="b">
+        <v>0</v>
+      </c>
+      <c r="K48" t="b">
+        <v>0</v>
+      </c>
+      <c r="O48" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A49" t="s">
+        <v>158</v>
+      </c>
+      <c r="B49">
+        <v>64</v>
+      </c>
+      <c r="C49" t="s">
+        <v>159</v>
+      </c>
+      <c r="D49" t="s">
+        <v>160</v>
+      </c>
+      <c r="E49" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F49" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G49">
+        <v>13000</v>
+      </c>
+      <c r="H49" t="s">
+        <v>107</v>
+      </c>
+      <c r="I49" t="b">
+        <v>0</v>
+      </c>
+      <c r="J49" t="b">
+        <v>0</v>
+      </c>
+      <c r="K49" t="b">
+        <v>0</v>
+      </c>
+      <c r="O49" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A50" t="s">
+        <v>161</v>
+      </c>
+      <c r="B50">
+        <v>65</v>
+      </c>
+      <c r="C50" t="s">
+        <v>159</v>
+      </c>
+      <c r="D50" t="s">
+        <v>162</v>
+      </c>
+      <c r="E50" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F50" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G50">
+        <v>20624.689999999999</v>
+      </c>
+      <c r="H50" t="s">
+        <v>107</v>
+      </c>
+      <c r="I50" t="b">
+        <v>0</v>
+      </c>
+      <c r="J50" t="b">
+        <v>0</v>
+      </c>
+      <c r="K50" t="b">
+        <v>0</v>
+      </c>
+      <c r="O50" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A51" t="s">
+        <v>163</v>
+      </c>
+      <c r="B51">
+        <v>66</v>
+      </c>
+      <c r="C51" t="s">
+        <v>164</v>
+      </c>
+      <c r="D51" t="s">
+        <v>165</v>
+      </c>
+      <c r="E51" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F51" s="1">
+        <v>47938</v>
+      </c>
+      <c r="G51">
+        <v>9215.6200000000008</v>
+      </c>
+      <c r="H51" t="s">
+        <v>107</v>
+      </c>
+      <c r="I51" t="b">
+        <v>0</v>
+      </c>
+      <c r="J51" t="b">
+        <v>0</v>
+      </c>
+      <c r="K51" t="b">
+        <v>0</v>
+      </c>
+      <c r="O51" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A52" t="s">
+        <v>166</v>
+      </c>
+      <c r="B52">
+        <v>67</v>
+      </c>
+      <c r="C52" t="s">
+        <v>167</v>
+      </c>
+      <c r="D52" t="s">
+        <v>168</v>
+      </c>
+      <c r="E52" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F52" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G52">
+        <v>11550.57</v>
+      </c>
+      <c r="H52" t="s">
+        <v>107</v>
+      </c>
+      <c r="I52" t="b">
+        <v>0</v>
+      </c>
+      <c r="J52" t="b">
+        <v>0</v>
+      </c>
+      <c r="K52" t="b">
+        <v>0</v>
+      </c>
+      <c r="O52" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A53" t="s">
+        <v>169</v>
+      </c>
+      <c r="B53">
+        <v>68</v>
+      </c>
+      <c r="C53" t="s">
+        <v>170</v>
+      </c>
+      <c r="D53" t="s">
+        <v>171</v>
+      </c>
+      <c r="E53" s="1">
+        <v>45716</v>
+      </c>
+      <c r="F53" s="1">
+        <v>46839</v>
+      </c>
+      <c r="G53">
+        <v>21001.08</v>
+      </c>
+      <c r="H53" t="s">
+        <v>107</v>
+      </c>
+      <c r="I53" t="b">
+        <v>0</v>
+      </c>
+      <c r="J53" t="b">
+        <v>0</v>
+      </c>
+      <c r="K53" t="b">
+        <v>0</v>
+      </c>
+      <c r="O53" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A54" t="s">
+        <v>172</v>
+      </c>
+      <c r="B54">
+        <v>69</v>
+      </c>
+      <c r="C54" t="s">
+        <v>173</v>
+      </c>
+      <c r="D54" t="s">
+        <v>174</v>
+      </c>
+      <c r="E54" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F54" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G54">
+        <v>7920</v>
+      </c>
+      <c r="H54" t="s">
+        <v>107</v>
+      </c>
+      <c r="I54" t="b">
+        <v>0</v>
+      </c>
+      <c r="J54" t="b">
+        <v>0</v>
+      </c>
+      <c r="K54" t="b">
+        <v>0</v>
+      </c>
+      <c r="O54" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A55" t="s">
+        <v>175</v>
+      </c>
+      <c r="B55">
+        <v>70</v>
+      </c>
+      <c r="C55" t="s">
+        <v>173</v>
+      </c>
+      <c r="D55" t="s">
+        <v>176</v>
+      </c>
+      <c r="E55" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F55" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G55">
+        <v>16997.8</v>
+      </c>
+      <c r="H55" t="s">
+        <v>107</v>
+      </c>
+      <c r="I55" t="b">
+        <v>0</v>
+      </c>
+      <c r="J55" t="b">
+        <v>0</v>
+      </c>
+      <c r="K55" t="b">
+        <v>0</v>
+      </c>
+      <c r="O55" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A56" t="s">
+        <v>177</v>
+      </c>
+      <c r="B56">
+        <v>81</v>
+      </c>
+      <c r="C56" t="s">
+        <v>178</v>
+      </c>
+      <c r="D56" t="s">
+        <v>179</v>
+      </c>
+      <c r="E56" s="1">
+        <v>45839</v>
+      </c>
+      <c r="F56" s="1">
+        <v>46203</v>
+      </c>
+      <c r="G56">
+        <v>164046.47</v>
+      </c>
+      <c r="H56" t="s">
+        <v>107</v>
+      </c>
+      <c r="I56" t="b">
+        <v>0</v>
+      </c>
+      <c r="J56" t="b">
+        <v>0</v>
+      </c>
+      <c r="K56" t="b">
+        <v>0</v>
+      </c>
+      <c r="O56" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A57" t="s">
+        <v>180</v>
+      </c>
+      <c r="B57">
+        <v>83</v>
+      </c>
+      <c r="C57" t="s">
+        <v>178</v>
+      </c>
+      <c r="D57" t="s">
+        <v>181</v>
+      </c>
+      <c r="E57" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F57" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G57">
+        <v>90002.880000000005</v>
+      </c>
+      <c r="H57" t="s">
+        <v>107</v>
+      </c>
+      <c r="I57" t="b">
+        <v>0</v>
+      </c>
+      <c r="J57" t="b">
+        <v>0</v>
+      </c>
+      <c r="K57" t="b">
+        <v>0</v>
+      </c>
+      <c r="O57" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A58" t="s">
+        <v>182</v>
+      </c>
+      <c r="B58">
+        <v>246</v>
+      </c>
+      <c r="C58" t="s">
+        <v>71</v>
+      </c>
+      <c r="D58" t="s">
+        <v>183</v>
+      </c>
+      <c r="E58" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F58" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G58">
+        <v>30580.92</v>
+      </c>
+      <c r="H58" t="s">
+        <v>107</v>
+      </c>
+      <c r="I58" t="b">
+        <v>0</v>
+      </c>
+      <c r="J58" t="b">
+        <v>0</v>
+      </c>
+      <c r="K58" t="b">
+        <v>0</v>
+      </c>
+      <c r="O58" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A59" t="s">
+        <v>184</v>
+      </c>
+      <c r="B59">
+        <v>251</v>
+      </c>
+      <c r="C59" t="s">
+        <v>71</v>
+      </c>
+      <c r="D59" t="s">
+        <v>185</v>
+      </c>
+      <c r="E59" s="1">
+        <v>46143</v>
+      </c>
+      <c r="F59" s="1">
+        <v>46507</v>
+      </c>
+      <c r="G59">
+        <v>28877.42</v>
+      </c>
+      <c r="H59" t="s">
+        <v>107</v>
+      </c>
+      <c r="I59" t="b">
+        <v>0</v>
+      </c>
+      <c r="J59" t="b">
+        <v>0</v>
+      </c>
+      <c r="K59" t="b">
+        <v>0</v>
+      </c>
+      <c r="O59" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A60" t="s">
+        <v>186</v>
+      </c>
+      <c r="B60">
+        <v>262</v>
+      </c>
+      <c r="C60" t="s">
+        <v>187</v>
+      </c>
+      <c r="D60" t="s">
+        <v>188</v>
+      </c>
+      <c r="E60" s="1">
+        <v>46127</v>
+      </c>
+      <c r="F60" s="1">
+        <v>47208</v>
+      </c>
+      <c r="G60">
+        <v>68962.559999999998</v>
+      </c>
+      <c r="H60" t="s">
+        <v>107</v>
+      </c>
+      <c r="I60" t="b">
+        <v>0</v>
+      </c>
+      <c r="J60" t="b">
+        <v>0</v>
+      </c>
+      <c r="K60" t="b">
+        <v>0</v>
+      </c>
+      <c r="L60" t="b">
+        <v>0</v>
+      </c>
+      <c r="O60" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A61" t="s">
+        <v>189</v>
+      </c>
+      <c r="B61">
+        <v>330</v>
+      </c>
+      <c r="C61" t="s">
+        <v>187</v>
+      </c>
+      <c r="D61" t="s">
+        <v>190</v>
+      </c>
+      <c r="E61" s="1">
+        <v>46127</v>
+      </c>
+      <c r="F61" s="1">
+        <v>47208</v>
+      </c>
+      <c r="G61">
+        <v>57468.800000000003</v>
+      </c>
+      <c r="H61" t="s">
+        <v>107</v>
+      </c>
+      <c r="I61" t="b">
+        <v>0</v>
+      </c>
+      <c r="J61" t="b">
+        <v>0</v>
+      </c>
+      <c r="K61" t="b">
+        <v>0</v>
+      </c>
+      <c r="L61" t="b">
+        <v>0</v>
+      </c>
+      <c r="O61" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A62" t="s">
+        <v>191</v>
+      </c>
+      <c r="B62">
+        <v>331</v>
+      </c>
+      <c r="C62" t="s">
+        <v>164</v>
+      </c>
+      <c r="D62" t="s">
+        <v>192</v>
+      </c>
+      <c r="E62" s="1">
+        <v>46215</v>
+      </c>
+      <c r="F62" s="1">
+        <v>48060</v>
+      </c>
+      <c r="G62">
+        <v>7690.55</v>
+      </c>
+      <c r="H62" t="s">
+        <v>107</v>
+      </c>
+      <c r="I62" t="b">
+        <v>0</v>
+      </c>
+      <c r="J62" t="b">
+        <v>0</v>
+      </c>
+      <c r="K62" t="b">
+        <v>0</v>
+      </c>
+      <c r="O62" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A63" t="s">
+        <v>193</v>
+      </c>
+      <c r="B63">
+        <v>332</v>
+      </c>
+      <c r="C63" t="s">
+        <v>164</v>
+      </c>
+      <c r="D63" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="1">
+        <v>46235</v>
+      </c>
+      <c r="F63" s="1">
+        <v>47330</v>
+      </c>
+      <c r="G63">
+        <v>7601.81</v>
+      </c>
+      <c r="H63" t="s">
+        <v>107</v>
+      </c>
+      <c r="I63" t="b">
+        <v>0</v>
+      </c>
+      <c r="J63" t="b">
+        <v>0</v>
+      </c>
+      <c r="K63" t="b">
+        <v>0</v>
+      </c>
+      <c r="O63" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A64" t="s">
+        <v>195</v>
+      </c>
+      <c r="B64">
+        <v>200</v>
+      </c>
+      <c r="C64" t="s">
+        <v>196</v>
+      </c>
+      <c r="D64" t="s">
+        <v>197</v>
+      </c>
+      <c r="E64" s="1">
+        <v>45017</v>
+      </c>
+      <c r="F64" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G64">
+        <v>1400000</v>
+      </c>
+      <c r="H64" t="s">
+        <v>198</v>
+      </c>
+      <c r="I64" t="b">
+        <v>1</v>
+      </c>
+      <c r="J64" t="b">
+        <v>0</v>
+      </c>
+      <c r="K64" t="b">
+        <v>1</v>
+      </c>
+      <c r="N64" s="1">
+        <v>45748</v>
+      </c>
+      <c r="O64" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A65" t="s">
+        <v>199</v>
+      </c>
+      <c r="B65">
+        <v>201</v>
+      </c>
+      <c r="C65" t="s">
+        <v>200</v>
+      </c>
+      <c r="D65" t="s">
+        <v>201</v>
+      </c>
+      <c r="E65" s="1">
+        <v>45474</v>
+      </c>
+      <c r="F65" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G65">
+        <v>3000000</v>
+      </c>
+      <c r="H65" t="s">
+        <v>198</v>
+      </c>
+      <c r="I65" t="b">
+        <v>1</v>
+      </c>
+      <c r="J65" t="b">
+        <v>0</v>
+      </c>
+      <c r="K65" t="b">
+        <v>1</v>
+      </c>
+      <c r="N65" s="1">
+        <v>46113</v>
+      </c>
+      <c r="O65" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A66" t="s">
+        <v>202</v>
+      </c>
+      <c r="B66">
+        <v>202</v>
+      </c>
+      <c r="C66" t="s">
+        <v>203</v>
+      </c>
+      <c r="D66" t="s">
+        <v>204</v>
+      </c>
+      <c r="E66" s="1">
+        <v>45474</v>
+      </c>
+      <c r="F66" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G66">
+        <v>3600000</v>
+      </c>
+      <c r="H66" t="s">
+        <v>198</v>
+      </c>
+      <c r="I66" t="b">
+        <v>1</v>
+      </c>
+      <c r="J66" t="b">
+        <v>0</v>
+      </c>
+      <c r="K66" t="b">
+        <v>1</v>
+      </c>
+      <c r="N66" s="1">
+        <v>46113</v>
+      </c>
+      <c r="O66" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A67" t="s">
+        <v>205</v>
+      </c>
+      <c r="B67">
+        <v>14</v>
+      </c>
+      <c r="C67" t="s">
+        <v>206</v>
+      </c>
+      <c r="D67" t="s">
+        <v>207</v>
+      </c>
+      <c r="E67" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F67" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G67">
+        <v>10000</v>
+      </c>
+      <c r="H67" t="s">
+        <v>208</v>
+      </c>
+      <c r="I67" t="b">
+        <v>0</v>
+      </c>
+      <c r="J67" t="b">
+        <v>0</v>
+      </c>
+      <c r="K67" t="b">
+        <v>0</v>
+      </c>
+      <c r="O67" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A68" t="s">
+        <v>209</v>
+      </c>
+      <c r="B68">
+        <v>126</v>
+      </c>
+      <c r="C68" t="s">
+        <v>210</v>
+      </c>
+      <c r="D68" t="s">
+        <v>211</v>
+      </c>
+      <c r="E68" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F68" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G68">
+        <v>31914.86</v>
+      </c>
+      <c r="H68" t="s">
+        <v>36</v>
+      </c>
+      <c r="I68" t="b">
+        <v>1</v>
+      </c>
+      <c r="J68" t="b">
+        <v>0</v>
+      </c>
+      <c r="K68" t="b">
+        <v>0</v>
+      </c>
+      <c r="N68" s="1">
+        <v>46113</v>
+      </c>
+      <c r="O68" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A69" t="s">
+        <v>212</v>
+      </c>
+      <c r="B69">
+        <v>261</v>
+      </c>
+      <c r="C69" t="s">
+        <v>68</v>
+      </c>
+      <c r="D69" t="s">
+        <v>69</v>
+      </c>
+      <c r="E69" s="1">
+        <v>46143</v>
+      </c>
+      <c r="F69" s="1">
+        <v>46539</v>
+      </c>
+      <c r="G69">
+        <v>100000</v>
+      </c>
+      <c r="H69" t="s">
+        <v>36</v>
+      </c>
+      <c r="I69" t="b">
+        <v>0</v>
+      </c>
+      <c r="J69" t="b">
+        <v>1</v>
+      </c>
+      <c r="K69" t="b">
+        <v>0</v>
+      </c>
+      <c r="L69" t="b">
+        <v>0</v>
+      </c>
+      <c r="O69" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A70" t="s">
+        <v>213</v>
+      </c>
+      <c r="B70">
+        <v>250</v>
+      </c>
+      <c r="C70" t="s">
+        <v>214</v>
+      </c>
+      <c r="D70" t="s">
+        <v>215</v>
+      </c>
+      <c r="E70" s="1">
+        <v>46003</v>
+      </c>
+      <c r="F70" s="1">
+        <v>46367</v>
+      </c>
+      <c r="G70">
+        <v>12190</v>
+      </c>
+      <c r="H70" t="s">
+        <v>216</v>
+      </c>
+      <c r="I70" t="b">
+        <v>0</v>
+      </c>
+      <c r="J70" t="b">
+        <v>0</v>
+      </c>
+      <c r="K70" t="b">
+        <v>0</v>
+      </c>
+      <c r="L70" t="b">
+        <v>0</v>
+      </c>
+      <c r="O70" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A71" t="s">
+        <v>217</v>
+      </c>
+      <c r="B71">
+        <v>265</v>
+      </c>
+      <c r="C71" t="s">
+        <v>218</v>
+      </c>
+      <c r="D71" t="s">
+        <v>219</v>
+      </c>
+      <c r="E71" s="1">
+        <v>46125</v>
+      </c>
+      <c r="F71" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G71">
+        <v>39102</v>
+      </c>
+      <c r="H71" t="s">
+        <v>220</v>
+      </c>
+      <c r="I71" t="b">
+        <v>0</v>
+      </c>
+      <c r="J71" t="b">
+        <v>0</v>
+      </c>
+      <c r="K71" t="b">
+        <v>0</v>
+      </c>
+      <c r="L71" t="b">
+        <v>0</v>
+      </c>
+      <c r="O71" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A72" t="s">
+        <v>221</v>
+      </c>
+      <c r="B72">
+        <v>266</v>
+      </c>
+      <c r="C72" t="s">
+        <v>218</v>
+      </c>
+      <c r="D72" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="1">
+        <v>46125</v>
+      </c>
+      <c r="F72" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G72">
+        <v>39102</v>
+      </c>
+      <c r="H72" t="s">
+        <v>220</v>
+      </c>
+      <c r="I72" t="b">
+        <v>0</v>
+      </c>
+      <c r="J72" t="b">
+        <v>0</v>
+      </c>
+      <c r="K72" t="b">
+        <v>0</v>
+      </c>
+      <c r="L72" t="b">
+        <v>0</v>
+      </c>
+      <c r="O72" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A73" t="s">
+        <v>222</v>
+      </c>
+      <c r="B73">
+        <v>132</v>
+      </c>
+      <c r="C73" t="s">
+        <v>223</v>
+      </c>
+      <c r="D73" t="s">
+        <v>224</v>
+      </c>
+      <c r="E73" s="1">
+        <v>45017</v>
+      </c>
+      <c r="F73" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G73">
+        <v>49243</v>
+      </c>
+      <c r="H73" t="s">
+        <v>225</v>
+      </c>
+      <c r="I73" t="b">
+        <v>0</v>
+      </c>
+      <c r="J73" t="b">
+        <v>0</v>
+      </c>
+      <c r="K73" t="b">
+        <v>0</v>
+      </c>
+      <c r="O73" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A74" t="s">
+        <v>226</v>
+      </c>
+      <c r="B74">
+        <v>313</v>
+      </c>
+      <c r="C74" t="s">
+        <v>227</v>
+      </c>
+      <c r="D74" t="s">
+        <v>228</v>
+      </c>
+      <c r="E74" s="1">
+        <v>45615</v>
+      </c>
+      <c r="F74" s="1">
+        <v>46217</v>
+      </c>
+      <c r="G74">
+        <v>2264706.2599999998</v>
+      </c>
+      <c r="H74" t="s">
+        <v>229</v>
+      </c>
+      <c r="I74" t="b">
+        <v>0</v>
+      </c>
+      <c r="J74" t="b">
+        <v>0</v>
+      </c>
+      <c r="K74" t="b">
+        <v>0</v>
+      </c>
+      <c r="L74" t="b">
+        <v>0</v>
+      </c>
+      <c r="O74" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A75" t="s">
+        <v>230</v>
+      </c>
+      <c r="B75">
+        <v>315</v>
+      </c>
+      <c r="C75" t="s">
+        <v>231</v>
+      </c>
+      <c r="D75" t="s">
+        <v>232</v>
+      </c>
+      <c r="E75" s="1">
+        <v>45780</v>
+      </c>
+      <c r="F75" s="1">
+        <v>46786</v>
+      </c>
+      <c r="G75">
+        <v>500000</v>
+      </c>
+      <c r="H75" t="s">
+        <v>229</v>
+      </c>
+      <c r="I75" t="b">
+        <v>0</v>
+      </c>
+      <c r="J75" t="b">
+        <v>0</v>
+      </c>
+      <c r="K75" t="b">
+        <v>0</v>
+      </c>
+      <c r="L75" t="b">
+        <v>0</v>
+      </c>
+      <c r="O75" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A76" t="s">
+        <v>233</v>
+      </c>
+      <c r="B76">
+        <v>316</v>
+      </c>
+      <c r="C76" t="s">
+        <v>234</v>
+      </c>
+      <c r="D76" t="s">
+        <v>235</v>
+      </c>
+      <c r="E76" s="1">
+        <v>45875</v>
+      </c>
+      <c r="F76" s="1">
+        <v>46605</v>
+      </c>
+      <c r="G76">
+        <v>166000</v>
+      </c>
+      <c r="H76" t="s">
+        <v>229</v>
+      </c>
+      <c r="I76" t="b">
+        <v>0</v>
+      </c>
+      <c r="J76" t="b">
+        <v>0</v>
+      </c>
+      <c r="K76" t="b">
+        <v>0</v>
+      </c>
+      <c r="L76" t="b">
+        <v>0</v>
+      </c>
+      <c r="O76" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A77" t="s">
+        <v>236</v>
+      </c>
+      <c r="B77">
+        <v>317</v>
+      </c>
+      <c r="C77" t="s">
+        <v>237</v>
+      </c>
+      <c r="D77" t="s">
+        <v>238</v>
+      </c>
+      <c r="E77" s="1">
+        <v>46164</v>
+      </c>
+      <c r="F77" s="1">
+        <v>46871</v>
+      </c>
+      <c r="G77">
+        <v>13143267.199999999</v>
+      </c>
+      <c r="H77" t="s">
+        <v>229</v>
+      </c>
+      <c r="I77" t="b">
+        <v>0</v>
+      </c>
+      <c r="J77" t="b">
+        <v>0</v>
+      </c>
+      <c r="K77" t="b">
+        <v>0</v>
+      </c>
+      <c r="L77" t="b">
+        <v>0</v>
+      </c>
+      <c r="O77" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A78" t="s">
+        <v>239</v>
+      </c>
+      <c r="B78">
+        <v>318</v>
+      </c>
+      <c r="C78" t="s">
+        <v>240</v>
+      </c>
+      <c r="D78" t="s">
+        <v>241</v>
+      </c>
+      <c r="E78" s="1">
+        <v>45615</v>
+      </c>
+      <c r="F78" s="1">
+        <v>46219</v>
+      </c>
+      <c r="G78">
+        <v>2264706.2599999998</v>
+      </c>
+      <c r="H78" t="s">
+        <v>229</v>
+      </c>
+      <c r="I78" t="b">
+        <v>0</v>
+      </c>
+      <c r="J78" t="b">
+        <v>0</v>
+      </c>
+      <c r="K78" t="b">
+        <v>0</v>
+      </c>
+      <c r="L78" t="b">
+        <v>0</v>
+      </c>
+      <c r="O78" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A79" t="s">
+        <v>242</v>
+      </c>
+      <c r="B79">
+        <v>319</v>
+      </c>
+      <c r="C79" t="s">
+        <v>240</v>
+      </c>
+      <c r="D79" t="s">
+        <v>243</v>
+      </c>
+      <c r="E79" s="1">
+        <v>45615</v>
+      </c>
+      <c r="F79" s="1">
+        <v>46219</v>
+      </c>
+      <c r="G79">
+        <v>109727.06</v>
+      </c>
+      <c r="H79" t="s">
+        <v>229</v>
+      </c>
+      <c r="I79" t="b">
+        <v>0</v>
+      </c>
+      <c r="J79" t="b">
+        <v>0</v>
+      </c>
+      <c r="K79" t="b">
+        <v>0</v>
+      </c>
+      <c r="L79" t="b">
+        <v>0</v>
+      </c>
+      <c r="O79" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A80" t="s">
+        <v>244</v>
+      </c>
+      <c r="B80">
+        <v>320</v>
+      </c>
+      <c r="C80" t="s">
+        <v>245</v>
+      </c>
+      <c r="D80" t="s">
+        <v>246</v>
+      </c>
+      <c r="E80" s="1">
+        <v>45644</v>
+      </c>
+      <c r="F80" s="1">
+        <v>46763</v>
+      </c>
+      <c r="G80">
+        <v>53720</v>
+      </c>
+      <c r="H80" t="s">
+        <v>229</v>
+      </c>
+      <c r="I80" t="b">
+        <v>0</v>
+      </c>
+      <c r="J80" t="b">
+        <v>0</v>
+      </c>
+      <c r="K80" t="b">
+        <v>0</v>
+      </c>
+      <c r="L80" t="b">
+        <v>0</v>
+      </c>
+      <c r="O80" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A81" t="s">
+        <v>247</v>
+      </c>
+      <c r="B81">
+        <v>321</v>
+      </c>
+      <c r="C81" t="s">
+        <v>248</v>
+      </c>
+      <c r="D81" t="s">
+        <v>249</v>
+      </c>
+      <c r="E81" s="1">
+        <v>44447</v>
+      </c>
+      <c r="F81" s="1">
+        <v>46732</v>
+      </c>
+      <c r="G81">
+        <v>110145.43</v>
+      </c>
+      <c r="H81" t="s">
+        <v>229</v>
+      </c>
+      <c r="I81" t="b">
+        <v>0</v>
+      </c>
+      <c r="J81" t="b">
+        <v>0</v>
+      </c>
+      <c r="K81" t="b">
+        <v>0</v>
+      </c>
+      <c r="L81" t="b">
+        <v>0</v>
+      </c>
+      <c r="O81" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A82" t="s">
+        <v>250</v>
+      </c>
+      <c r="B82">
+        <v>322</v>
+      </c>
+      <c r="C82" t="s">
+        <v>248</v>
+      </c>
+      <c r="D82" t="s">
+        <v>251</v>
+      </c>
+      <c r="E82" s="1">
+        <v>45999</v>
+      </c>
+      <c r="F82" s="1">
+        <v>46854</v>
+      </c>
+      <c r="G82">
+        <v>70400</v>
+      </c>
+      <c r="H82" t="s">
+        <v>229</v>
+      </c>
+      <c r="I82" t="b">
+        <v>0</v>
+      </c>
+      <c r="J82" t="b">
+        <v>0</v>
+      </c>
+      <c r="K82" t="b">
+        <v>0</v>
+      </c>
+      <c r="L82" t="b">
+        <v>0</v>
+      </c>
+      <c r="O82" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A83" t="s">
+        <v>252</v>
+      </c>
+      <c r="B83">
+        <v>323</v>
+      </c>
+      <c r="C83" t="s">
+        <v>248</v>
+      </c>
+      <c r="D83" t="s">
+        <v>253</v>
+      </c>
+      <c r="E83" s="1">
+        <v>45999</v>
+      </c>
+      <c r="F83" s="1">
+        <v>46854</v>
+      </c>
+      <c r="G83">
+        <v>36400</v>
+      </c>
+      <c r="H83" t="s">
+        <v>229</v>
+      </c>
+      <c r="I83" t="b">
+        <v>0</v>
+      </c>
+      <c r="J83" t="b">
+        <v>0</v>
+      </c>
+      <c r="K83" t="b">
+        <v>0</v>
+      </c>
+      <c r="L83" t="b">
+        <v>0</v>
+      </c>
+      <c r="O83" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A84" t="s">
+        <v>254</v>
+      </c>
+      <c r="B84">
+        <v>324</v>
+      </c>
+      <c r="C84" t="s">
+        <v>248</v>
+      </c>
+      <c r="D84" t="s">
+        <v>255</v>
+      </c>
+      <c r="E84" s="1">
+        <v>46150</v>
+      </c>
+      <c r="F84" s="1">
+        <v>46854</v>
+      </c>
+      <c r="G84">
+        <v>53360</v>
+      </c>
+      <c r="H84" t="s">
+        <v>229</v>
+      </c>
+      <c r="I84" t="b">
+        <v>0</v>
+      </c>
+      <c r="J84" t="b">
+        <v>0</v>
+      </c>
+      <c r="K84" t="b">
+        <v>0</v>
+      </c>
+      <c r="L84" t="b">
+        <v>0</v>
+      </c>
+      <c r="O84" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A85" t="s">
+        <v>256</v>
+      </c>
+      <c r="B85">
+        <v>333</v>
+      </c>
+      <c r="C85" t="s">
+        <v>257</v>
+      </c>
+      <c r="D85" t="s">
+        <v>258</v>
+      </c>
+      <c r="E85" s="1">
+        <v>46188</v>
+      </c>
+      <c r="F85" s="1">
+        <v>46507</v>
+      </c>
+      <c r="G85">
+        <v>5200000</v>
+      </c>
+      <c r="H85" t="s">
+        <v>229</v>
+      </c>
+      <c r="I85" t="b">
+        <v>0</v>
+      </c>
+      <c r="J85" t="b">
+        <v>0</v>
+      </c>
+      <c r="K85" t="b">
+        <v>0</v>
+      </c>
+      <c r="L85" t="b">
+        <v>0</v>
+      </c>
+      <c r="O85" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A86" t="s">
+        <v>259</v>
+      </c>
+      <c r="B86">
+        <v>269</v>
+      </c>
+      <c r="C86" t="s">
+        <v>260</v>
+      </c>
+      <c r="D86" t="s">
+        <v>261</v>
+      </c>
+      <c r="E86" s="1">
+        <v>45566</v>
+      </c>
+      <c r="F86" s="1">
+        <v>47026</v>
+      </c>
+      <c r="G86">
+        <v>750000</v>
+      </c>
+      <c r="H86" t="s">
+        <v>36</v>
+      </c>
+      <c r="I86" t="b">
+        <v>0</v>
+      </c>
+      <c r="J86" t="b">
+        <v>0</v>
+      </c>
+      <c r="K86" t="b">
+        <v>0</v>
+      </c>
+      <c r="L86" t="b">
+        <v>0</v>
+      </c>
+      <c r="O86" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A87" t="s">
+        <v>262</v>
+      </c>
+      <c r="B87">
+        <v>177</v>
+      </c>
+      <c r="C87" t="s">
+        <v>263</v>
+      </c>
+      <c r="D87" t="s">
+        <v>264</v>
+      </c>
+      <c r="E87" s="1">
+        <v>46113</v>
+      </c>
+      <c r="F87" s="1">
+        <v>47208</v>
+      </c>
+      <c r="G87">
+        <v>129000</v>
+      </c>
+      <c r="H87" t="s">
+        <v>265</v>
+      </c>
+      <c r="I87" t="b">
+        <v>0</v>
+      </c>
+      <c r="J87" t="b">
+        <v>0</v>
+      </c>
+      <c r="K87" t="b">
+        <v>0</v>
+      </c>
+      <c r="O87" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A88" t="s">
+        <v>266</v>
+      </c>
+      <c r="B88">
+        <v>244</v>
+      </c>
+      <c r="C88" t="s">
+        <v>267</v>
+      </c>
+      <c r="D88" t="s">
+        <v>268</v>
+      </c>
+      <c r="E88" s="1">
+        <v>46023</v>
+      </c>
+      <c r="F88" s="1">
+        <v>46388</v>
+      </c>
+      <c r="G88">
+        <v>22460</v>
+      </c>
+      <c r="H88" t="s">
+        <v>225</v>
+      </c>
+      <c r="I88" t="b">
+        <v>0</v>
+      </c>
+      <c r="J88" t="b">
+        <v>0</v>
+      </c>
+      <c r="K88" t="b">
+        <v>0</v>
+      </c>
+      <c r="L88" t="b">
+        <v>0</v>
+      </c>
+      <c r="O88" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A89" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89">
+        <v>245</v>
+      </c>
+      <c r="C89" t="s">
+        <v>267</v>
+      </c>
+      <c r="D89" t="s">
+        <v>270</v>
+      </c>
+      <c r="E89" s="1">
+        <v>46023</v>
+      </c>
+      <c r="F89" s="1">
+        <v>46388</v>
+      </c>
+      <c r="G89">
+        <v>18700</v>
+      </c>
+      <c r="H89" t="s">
+        <v>225</v>
+      </c>
+      <c r="I89" t="b">
+        <v>0</v>
+      </c>
+      <c r="J89" t="b">
+        <v>0</v>
+      </c>
+      <c r="K89" t="b">
+        <v>0</v>
+      </c>
+      <c r="L89" t="b">
+        <v>0</v>
+      </c>
+      <c r="O89" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A90" t="s">
+        <v>271</v>
+      </c>
+      <c r="B90">
+        <v>31</v>
+      </c>
+      <c r="C90" t="s">
+        <v>272</v>
+      </c>
+      <c r="E90" s="1">
         <v>45352</v>
       </c>
-      <c r="D2" s="8" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="F90" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G90">
+        <v>10000</v>
+      </c>
+      <c r="H90" t="s">
+        <v>273</v>
+      </c>
+      <c r="I90" t="b">
+        <v>0</v>
+      </c>
+      <c r="J90" t="b">
+        <v>0</v>
+      </c>
+      <c r="K90" t="b">
+        <v>0</v>
+      </c>
+      <c r="O90" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A91" t="s">
+        <v>274</v>
+      </c>
+      <c r="B91">
+        <v>334</v>
+      </c>
+      <c r="C91" t="s">
+        <v>240</v>
+      </c>
+      <c r="D91" t="s">
+        <v>275</v>
+      </c>
+      <c r="E91" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F91" s="1">
+        <v>46478</v>
+      </c>
+      <c r="G91">
+        <v>144043.25</v>
+      </c>
+      <c r="H91" t="s">
+        <v>276</v>
+      </c>
+      <c r="I91" t="b">
+        <v>0</v>
+      </c>
+      <c r="J91" t="b">
+        <v>0</v>
+      </c>
+      <c r="K91" t="b">
+        <v>0</v>
+      </c>
+      <c r="L91" t="b">
+        <v>0</v>
+      </c>
+      <c r="O91" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A92" t="s">
+        <v>277</v>
+      </c>
+      <c r="B92">
+        <v>335</v>
+      </c>
+      <c r="C92" t="s">
+        <v>240</v>
+      </c>
+      <c r="D92" t="s">
+        <v>275</v>
+      </c>
+      <c r="E92" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F92" s="1">
+        <v>46478</v>
+      </c>
+      <c r="G92">
+        <v>144043.25</v>
+      </c>
+      <c r="H92" t="s">
+        <v>276</v>
+      </c>
+      <c r="I92" t="b">
+        <v>0</v>
+      </c>
+      <c r="J92" t="b">
+        <v>0</v>
+      </c>
+      <c r="K92" t="b">
+        <v>0</v>
+      </c>
+      <c r="L92" t="b">
+        <v>0</v>
+      </c>
+      <c r="O92" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A93" t="s">
+        <v>278</v>
+      </c>
+      <c r="B93">
+        <v>336</v>
+      </c>
+      <c r="C93" t="s">
+        <v>240</v>
+      </c>
+      <c r="D93" t="s">
+        <v>279</v>
+      </c>
+      <c r="E93" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F93" s="1">
+        <v>46478</v>
+      </c>
+      <c r="G93">
+        <v>61799.59</v>
+      </c>
+      <c r="H93" t="s">
+        <v>276</v>
+      </c>
+      <c r="I93" t="b">
+        <v>0</v>
+      </c>
+      <c r="J93" t="b">
+        <v>0</v>
+      </c>
+      <c r="K93" t="b">
+        <v>0</v>
+      </c>
+      <c r="L93" t="b">
+        <v>0</v>
+      </c>
+      <c r="O93" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A94" t="s">
+        <v>280</v>
+      </c>
+      <c r="B94">
+        <v>337</v>
+      </c>
+      <c r="C94" t="s">
+        <v>240</v>
+      </c>
+      <c r="D94" t="s">
+        <v>281</v>
+      </c>
+      <c r="E94" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F94" s="1">
+        <v>46478</v>
+      </c>
+      <c r="G94">
+        <v>31847.9</v>
+      </c>
+      <c r="H94" t="s">
+        <v>276</v>
+      </c>
+      <c r="I94" t="b">
+        <v>0</v>
+      </c>
+      <c r="J94" t="b">
+        <v>0</v>
+      </c>
+      <c r="K94" t="b">
+        <v>0</v>
+      </c>
+      <c r="L94" t="b">
+        <v>0</v>
+      </c>
+      <c r="O94" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A95" t="s">
+        <v>282</v>
+      </c>
+      <c r="B95">
+        <v>338</v>
+      </c>
+      <c r="C95" t="s">
+        <v>240</v>
+      </c>
+      <c r="D95" t="s">
+        <v>283</v>
+      </c>
+      <c r="E95" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F95" s="1">
+        <v>46478</v>
+      </c>
+      <c r="G95">
+        <v>33605.71</v>
+      </c>
+      <c r="H95" t="s">
+        <v>276</v>
+      </c>
+      <c r="I95" t="b">
+        <v>0</v>
+      </c>
+      <c r="J95" t="b">
+        <v>0</v>
+      </c>
+      <c r="K95" t="b">
+        <v>0</v>
+      </c>
+      <c r="L95" t="b">
+        <v>0</v>
+      </c>
+      <c r="O95" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A96" t="s">
+        <v>284</v>
+      </c>
+      <c r="B96">
+        <v>339</v>
+      </c>
+      <c r="C96" t="s">
+        <v>240</v>
+      </c>
+      <c r="D96" t="s">
+        <v>285</v>
+      </c>
+      <c r="E96" s="1">
+        <v>45748</v>
+      </c>
+      <c r="F96" s="1">
+        <v>46478</v>
+      </c>
+      <c r="G96">
+        <v>60449.59</v>
+      </c>
+      <c r="H96" t="s">
+        <v>276</v>
+      </c>
+      <c r="I96" t="b">
+        <v>0</v>
+      </c>
+      <c r="J96" t="b">
+        <v>0</v>
+      </c>
+      <c r="K96" t="b">
+        <v>0</v>
+      </c>
+      <c r="L96" t="b">
+        <v>0</v>
+      </c>
+      <c r="O96" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A97" t="s">
+        <v>286</v>
+      </c>
+      <c r="B97">
+        <v>340</v>
+      </c>
+      <c r="C97" t="s">
+        <v>240</v>
+      </c>
+      <c r="D97" t="s">
+        <v>287</v>
+      </c>
+      <c r="E97" s="1">
+        <v>45232</v>
+      </c>
+      <c r="F97" s="1">
+        <v>46693</v>
+      </c>
+      <c r="G97">
+        <v>23232</v>
+      </c>
+      <c r="H97" t="s">
+        <v>276</v>
+      </c>
+      <c r="I97" t="b">
+        <v>0</v>
+      </c>
+      <c r="J97" t="b">
+        <v>0</v>
+      </c>
+      <c r="K97" t="b">
+        <v>0</v>
+      </c>
+      <c r="L97" t="b">
+        <v>0</v>
+      </c>
+      <c r="O97" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A98" t="s">
+        <v>288</v>
+      </c>
+      <c r="B98">
+        <v>341</v>
+      </c>
+      <c r="C98" t="s">
+        <v>240</v>
+      </c>
+      <c r="D98" t="s">
+        <v>289</v>
+      </c>
+      <c r="E98" s="1">
+        <v>46097</v>
+      </c>
+      <c r="F98" s="1">
+        <v>46462</v>
+      </c>
+      <c r="G98">
+        <v>30259</v>
+      </c>
+      <c r="H98" t="s">
+        <v>276</v>
+      </c>
+      <c r="I98" t="b">
+        <v>0</v>
+      </c>
+      <c r="J98" t="b">
+        <v>0</v>
+      </c>
+      <c r="K98" t="b">
+        <v>0</v>
+      </c>
+      <c r="L98" t="b">
+        <v>0</v>
+      </c>
+      <c r="O98" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A99" t="s">
+        <v>290</v>
+      </c>
+      <c r="B99">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>291</v>
+      </c>
+      <c r="D99" t="s">
+        <v>292</v>
+      </c>
+      <c r="E99" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F99" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G99">
+        <v>20000</v>
+      </c>
+      <c r="H99" t="s">
+        <v>293</v>
+      </c>
+      <c r="I99" t="b">
+        <v>0</v>
+      </c>
+      <c r="J99" t="b">
+        <v>0</v>
+      </c>
+      <c r="K99" t="b">
+        <v>0</v>
+      </c>
+      <c r="O99" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A100" t="s">
+        <v>294</v>
+      </c>
+      <c r="B100">
         <v>6</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="8" t="s">
+      <c r="C100" t="s">
+        <v>295</v>
+      </c>
+      <c r="D100" t="s">
+        <v>296</v>
+      </c>
+      <c r="E100" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F100" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G100">
+        <v>6000</v>
+      </c>
+      <c r="H100" t="s">
+        <v>293</v>
+      </c>
+      <c r="I100" t="b">
+        <v>0</v>
+      </c>
+      <c r="J100" t="b">
+        <v>0</v>
+      </c>
+      <c r="K100" t="b">
+        <v>0</v>
+      </c>
+      <c r="O100" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A101" t="s">
+        <v>297</v>
+      </c>
+      <c r="B101">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="10" t="s">
+      <c r="C101" t="s">
+        <v>298</v>
+      </c>
+      <c r="D101" t="s">
+        <v>299</v>
+      </c>
+      <c r="E101" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F101" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G101">
+        <v>12000</v>
+      </c>
+      <c r="H101" t="s">
+        <v>293</v>
+      </c>
+      <c r="I101" t="b">
+        <v>0</v>
+      </c>
+      <c r="J101" t="b">
+        <v>0</v>
+      </c>
+      <c r="K101" t="b">
+        <v>0</v>
+      </c>
+      <c r="O101" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A102" t="s">
+        <v>300</v>
+      </c>
+      <c r="B102">
         <v>9</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="8" t="s">
+      <c r="C102" t="s">
+        <v>301</v>
+      </c>
+      <c r="D102" t="s">
+        <v>302</v>
+      </c>
+      <c r="E102" s="1">
+        <v>45383</v>
+      </c>
+      <c r="F102" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G102">
+        <v>5000</v>
+      </c>
+      <c r="H102" t="s">
+        <v>293</v>
+      </c>
+      <c r="I102" t="b">
+        <v>0</v>
+      </c>
+      <c r="J102" t="b">
+        <v>0</v>
+      </c>
+      <c r="K102" t="b">
+        <v>0</v>
+      </c>
+      <c r="O102" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A103" t="s">
+        <v>303</v>
+      </c>
+      <c r="B103">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="C103" t="s">
+        <v>304</v>
+      </c>
+      <c r="D103" t="s">
+        <v>305</v>
+      </c>
+      <c r="E103" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F103" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G103">
+        <v>10000</v>
+      </c>
+      <c r="H103" t="s">
+        <v>293</v>
+      </c>
+      <c r="I103" t="b">
+        <v>0</v>
+      </c>
+      <c r="J103" t="b">
+        <v>0</v>
+      </c>
+      <c r="K103" t="b">
+        <v>0</v>
+      </c>
+      <c r="O103" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A104" t="s">
+        <v>306</v>
+      </c>
+      <c r="B104">
         <v>12</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="10" t="s">
+      <c r="C104" t="s">
+        <v>307</v>
+      </c>
+      <c r="D104" t="s">
+        <v>308</v>
+      </c>
+      <c r="E104" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F104" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G104">
+        <v>335000</v>
+      </c>
+      <c r="H104" t="s">
+        <v>293</v>
+      </c>
+      <c r="I104" t="b">
+        <v>0</v>
+      </c>
+      <c r="J104" t="b">
+        <v>0</v>
+      </c>
+      <c r="K104" t="b">
+        <v>0</v>
+      </c>
+      <c r="O104" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A105" t="s">
+        <v>309</v>
+      </c>
+      <c r="B105">
         <v>15</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="C105" t="s">
+        <v>310</v>
+      </c>
+      <c r="D105" t="s">
+        <v>311</v>
+      </c>
+      <c r="E105" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F105" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G105">
+        <v>31000</v>
+      </c>
+      <c r="H105" t="s">
+        <v>293</v>
+      </c>
+      <c r="I105" t="b">
+        <v>0</v>
+      </c>
+      <c r="J105" t="b">
+        <v>0</v>
+      </c>
+      <c r="K105" t="b">
+        <v>0</v>
+      </c>
+      <c r="O105" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A106" t="s">
+        <v>312</v>
+      </c>
+      <c r="B106">
         <v>16</v>
       </c>
-      <c r="C6" s="7">
-[...2 lines deleted...]
-      <c r="D6" s="8" t="s">
+      <c r="C106" t="s">
+        <v>313</v>
+      </c>
+      <c r="D106" t="s">
+        <v>314</v>
+      </c>
+      <c r="E106" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F106" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G106">
+        <v>40000</v>
+      </c>
+      <c r="H106" t="s">
+        <v>293</v>
+      </c>
+      <c r="I106" t="b">
+        <v>0</v>
+      </c>
+      <c r="J106" t="b">
+        <v>0</v>
+      </c>
+      <c r="K106" t="b">
+        <v>0</v>
+      </c>
+      <c r="O106" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A107" t="s">
+        <v>315</v>
+      </c>
+      <c r="B107">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="C107" t="s">
+        <v>316</v>
+      </c>
+      <c r="D107" t="s">
+        <v>314</v>
+      </c>
+      <c r="E107" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F107" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G107">
+        <v>30000</v>
+      </c>
+      <c r="H107" t="s">
+        <v>293</v>
+      </c>
+      <c r="I107" t="b">
+        <v>0</v>
+      </c>
+      <c r="J107" t="b">
+        <v>0</v>
+      </c>
+      <c r="K107" t="b">
+        <v>0</v>
+      </c>
+      <c r="O107" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A108" t="s">
+        <v>317</v>
+      </c>
+      <c r="B108">
         <v>18</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="C108" t="s">
+        <v>318</v>
+      </c>
+      <c r="D108" t="s">
+        <v>319</v>
+      </c>
+      <c r="E108" s="1">
+        <v>45474</v>
+      </c>
+      <c r="F108" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G108">
+        <v>10000</v>
+      </c>
+      <c r="H108" t="s">
+        <v>293</v>
+      </c>
+      <c r="I108" t="b">
+        <v>0</v>
+      </c>
+      <c r="J108" t="b">
+        <v>0</v>
+      </c>
+      <c r="K108" t="b">
+        <v>0</v>
+      </c>
+      <c r="O108" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A109" t="s">
+        <v>320</v>
+      </c>
+      <c r="B109">
         <v>19</v>
       </c>
-      <c r="C7" s="7">
-[...7 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="C109" t="s">
+        <v>321</v>
+      </c>
+      <c r="D109" t="s">
+        <v>322</v>
+      </c>
+      <c r="E109" s="1">
+        <v>44652</v>
+      </c>
+      <c r="F109" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G109">
+        <v>20172</v>
+      </c>
+      <c r="H109" t="s">
+        <v>293</v>
+      </c>
+      <c r="I109" t="b">
+        <v>0</v>
+      </c>
+      <c r="J109" t="b">
+        <v>0</v>
+      </c>
+      <c r="K109" t="b">
+        <v>0</v>
+      </c>
+      <c r="O109" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A110" t="s">
+        <v>323</v>
+      </c>
+      <c r="B110">
         <v>21</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="C110" t="s">
+        <v>324</v>
+      </c>
+      <c r="D110" t="s">
+        <v>325</v>
+      </c>
+      <c r="E110" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F110" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G110">
+        <v>10000</v>
+      </c>
+      <c r="H110" t="s">
+        <v>293</v>
+      </c>
+      <c r="I110" t="b">
+        <v>0</v>
+      </c>
+      <c r="J110" t="b">
+        <v>0</v>
+      </c>
+      <c r="K110" t="b">
+        <v>0</v>
+      </c>
+      <c r="O110" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A111" t="s">
+        <v>326</v>
+      </c>
+      <c r="B111">
         <v>22</v>
       </c>
-      <c r="C8" s="7">
-[...2 lines deleted...]
-      <c r="D8" s="8" t="s">
+      <c r="C111" t="s">
+        <v>327</v>
+      </c>
+      <c r="D111" t="s">
+        <v>328</v>
+      </c>
+      <c r="E111" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F111" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G111">
+        <v>20000</v>
+      </c>
+      <c r="H111" t="s">
+        <v>293</v>
+      </c>
+      <c r="I111" t="b">
+        <v>0</v>
+      </c>
+      <c r="J111" t="b">
+        <v>0</v>
+      </c>
+      <c r="K111" t="b">
+        <v>0</v>
+      </c>
+      <c r="O111" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A112" t="s">
+        <v>329</v>
+      </c>
+      <c r="B112">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="19" t="s">
+      <c r="C112" t="s">
+        <v>330</v>
+      </c>
+      <c r="D112" t="s">
+        <v>331</v>
+      </c>
+      <c r="E112" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F112" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G112">
+        <v>13003</v>
+      </c>
+      <c r="H112" t="s">
+        <v>293</v>
+      </c>
+      <c r="I112" t="b">
+        <v>0</v>
+      </c>
+      <c r="J112" t="b">
+        <v>0</v>
+      </c>
+      <c r="K112" t="b">
+        <v>0</v>
+      </c>
+      <c r="O112" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A113" t="s">
+        <v>332</v>
+      </c>
+      <c r="B113">
         <v>24</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="C113" t="s">
+        <v>333</v>
+      </c>
+      <c r="D113" t="s">
+        <v>334</v>
+      </c>
+      <c r="E113" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F113" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G113">
+        <v>5000</v>
+      </c>
+      <c r="H113" t="s">
+        <v>293</v>
+      </c>
+      <c r="I113" t="b">
+        <v>0</v>
+      </c>
+      <c r="J113" t="b">
+        <v>0</v>
+      </c>
+      <c r="K113" t="b">
+        <v>0</v>
+      </c>
+      <c r="O113" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A114" t="s">
+        <v>335</v>
+      </c>
+      <c r="B114">
         <v>25</v>
       </c>
-      <c r="C9" s="7">
-[...2 lines deleted...]
-      <c r="D9" s="8" t="s">
+      <c r="C114" t="s">
+        <v>336</v>
+      </c>
+      <c r="D114" t="s">
+        <v>337</v>
+      </c>
+      <c r="E114" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F114" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G114">
+        <v>6000</v>
+      </c>
+      <c r="H114" t="s">
+        <v>293</v>
+      </c>
+      <c r="I114" t="b">
+        <v>0</v>
+      </c>
+      <c r="J114" t="b">
+        <v>0</v>
+      </c>
+      <c r="K114" t="b">
+        <v>0</v>
+      </c>
+      <c r="O114" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A115" t="s">
+        <v>338</v>
+      </c>
+      <c r="B115">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="C115" t="s">
+        <v>339</v>
+      </c>
+      <c r="D115" t="s">
+        <v>334</v>
+      </c>
+      <c r="E115" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F115" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G115">
+        <v>5000</v>
+      </c>
+      <c r="H115" t="s">
+        <v>293</v>
+      </c>
+      <c r="I115" t="b">
+        <v>0</v>
+      </c>
+      <c r="J115" t="b">
+        <v>0</v>
+      </c>
+      <c r="K115" t="b">
+        <v>0</v>
+      </c>
+      <c r="O115" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A116" t="s">
+        <v>340</v>
+      </c>
+      <c r="B116">
         <v>27</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="8" t="s">
+      <c r="C116" t="s">
+        <v>341</v>
+      </c>
+      <c r="D116" t="s">
+        <v>334</v>
+      </c>
+      <c r="E116" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F116" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G116">
+        <v>5000</v>
+      </c>
+      <c r="H116" t="s">
+        <v>293</v>
+      </c>
+      <c r="I116" t="b">
+        <v>0</v>
+      </c>
+      <c r="J116" t="b">
+        <v>0</v>
+      </c>
+      <c r="K116" t="b">
+        <v>0</v>
+      </c>
+      <c r="O116" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A117" t="s">
+        <v>342</v>
+      </c>
+      <c r="B117">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="C117" t="s">
+        <v>343</v>
+      </c>
+      <c r="D117" t="s">
+        <v>344</v>
+      </c>
+      <c r="E117" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F117" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G117">
+        <v>7700</v>
+      </c>
+      <c r="H117" t="s">
+        <v>293</v>
+      </c>
+      <c r="I117" t="b">
+        <v>0</v>
+      </c>
+      <c r="J117" t="b">
+        <v>0</v>
+      </c>
+      <c r="K117" t="b">
+        <v>0</v>
+      </c>
+      <c r="O117" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A118" t="s">
+        <v>345</v>
+      </c>
+      <c r="B118">
         <v>30</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...1283 lines deleted...]
-      <c r="B103" s="5" t="s">
+      <c r="C118" t="s">
+        <v>346</v>
+      </c>
+      <c r="D118" t="s">
+        <v>344</v>
+      </c>
+      <c r="E118" s="1">
+        <v>45778</v>
+      </c>
+      <c r="F118" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G118">
+        <v>9600</v>
+      </c>
+      <c r="H118" t="s">
+        <v>293</v>
+      </c>
+      <c r="I118" t="b">
+        <v>0</v>
+      </c>
+      <c r="J118" t="b">
+        <v>0</v>
+      </c>
+      <c r="K118" t="b">
+        <v>0</v>
+      </c>
+      <c r="O118" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A119" t="s">
+        <v>347</v>
+      </c>
+      <c r="B119">
         <v>271</v>
       </c>
-      <c r="C103" s="7">
-[...2 lines deleted...]
-      <c r="D103" s="11" t="s">
+      <c r="C119" t="s">
+        <v>348</v>
+      </c>
+      <c r="D119" t="s">
+        <v>349</v>
+      </c>
+      <c r="E119" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F119" s="1">
+        <v>46477</v>
+      </c>
+      <c r="G119">
+        <v>10000</v>
+      </c>
+      <c r="H119" t="s">
+        <v>293</v>
+      </c>
+      <c r="I119" t="b">
+        <v>0</v>
+      </c>
+      <c r="J119" t="b">
+        <v>0</v>
+      </c>
+      <c r="K119" t="b">
+        <v>0</v>
+      </c>
+      <c r="L119" t="b">
+        <v>0</v>
+      </c>
+      <c r="O119" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A120" t="s">
+        <v>350</v>
+      </c>
+      <c r="B120">
         <v>272</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A104" s="5" t="s">
+      <c r="C120" t="s">
+        <v>351</v>
+      </c>
+      <c r="D120" t="s">
+        <v>352</v>
+      </c>
+      <c r="E120" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F120" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G120">
+        <v>5000</v>
+      </c>
+      <c r="H120" t="s">
+        <v>293</v>
+      </c>
+      <c r="I120" t="b">
+        <v>0</v>
+      </c>
+      <c r="J120" t="b">
+        <v>0</v>
+      </c>
+      <c r="K120" t="b">
+        <v>0</v>
+      </c>
+      <c r="L120" t="b">
+        <v>0</v>
+      </c>
+      <c r="O120" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A121" t="s">
+        <v>353</v>
+      </c>
+      <c r="B121">
         <v>273</v>
       </c>
-      <c r="B104" s="5" t="s">
+      <c r="C121" t="s">
+        <v>354</v>
+      </c>
+      <c r="D121" t="s">
+        <v>355</v>
+      </c>
+      <c r="E121" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F121" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G121">
+        <v>5000</v>
+      </c>
+      <c r="H121" t="s">
+        <v>293</v>
+      </c>
+      <c r="I121" t="b">
+        <v>0</v>
+      </c>
+      <c r="J121" t="b">
+        <v>0</v>
+      </c>
+      <c r="K121" t="b">
+        <v>0</v>
+      </c>
+      <c r="L121" t="b">
+        <v>0</v>
+      </c>
+      <c r="O121" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A122" t="s">
+        <v>356</v>
+      </c>
+      <c r="B122">
         <v>274</v>
       </c>
-      <c r="C104" s="7">
-[...2 lines deleted...]
-      <c r="D104" s="8" t="s">
+      <c r="C122" t="s">
+        <v>357</v>
+      </c>
+      <c r="D122" t="s">
+        <v>358</v>
+      </c>
+      <c r="E122" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F122" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G122">
+        <v>5000</v>
+      </c>
+      <c r="H122" t="s">
+        <v>293</v>
+      </c>
+      <c r="I122" t="b">
+        <v>0</v>
+      </c>
+      <c r="J122" t="b">
+        <v>0</v>
+      </c>
+      <c r="K122" t="b">
+        <v>0</v>
+      </c>
+      <c r="L122" t="b">
+        <v>0</v>
+      </c>
+      <c r="O122" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A123" t="s">
+        <v>359</v>
+      </c>
+      <c r="B123">
         <v>275</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B105" s="5" t="s">
+      <c r="C123" t="s">
+        <v>360</v>
+      </c>
+      <c r="D123" t="s">
+        <v>361</v>
+      </c>
+      <c r="E123" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F123" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G123">
+        <v>5000</v>
+      </c>
+      <c r="H123" t="s">
+        <v>293</v>
+      </c>
+      <c r="I123" t="b">
+        <v>0</v>
+      </c>
+      <c r="J123" t="b">
+        <v>0</v>
+      </c>
+      <c r="K123" t="b">
+        <v>0</v>
+      </c>
+      <c r="L123" t="b">
+        <v>0</v>
+      </c>
+      <c r="O123" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A124" t="s">
+        <v>362</v>
+      </c>
+      <c r="B124">
         <v>276</v>
       </c>
-      <c r="C105" s="7">
-[...7 lines deleted...]
-      <c r="A106" s="10" t="s">
+      <c r="C124" t="s">
+        <v>363</v>
+      </c>
+      <c r="D124" t="s">
+        <v>364</v>
+      </c>
+      <c r="E124" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F124" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G124">
+        <v>5000</v>
+      </c>
+      <c r="H124" t="s">
+        <v>293</v>
+      </c>
+      <c r="I124" t="b">
+        <v>0</v>
+      </c>
+      <c r="J124" t="b">
+        <v>0</v>
+      </c>
+      <c r="K124" t="b">
+        <v>0</v>
+      </c>
+      <c r="L124" t="b">
+        <v>0</v>
+      </c>
+      <c r="O124" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A125" t="s">
+        <v>365</v>
+      </c>
+      <c r="B125">
         <v>278</v>
       </c>
-      <c r="B106" s="10" t="s">
+      <c r="C125" t="s">
+        <v>366</v>
+      </c>
+      <c r="D125" t="s">
+        <v>367</v>
+      </c>
+      <c r="E125" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F125" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G125">
+        <v>10000</v>
+      </c>
+      <c r="H125" t="s">
+        <v>293</v>
+      </c>
+      <c r="I125" t="b">
+        <v>0</v>
+      </c>
+      <c r="J125" t="b">
+        <v>0</v>
+      </c>
+      <c r="K125" t="b">
+        <v>0</v>
+      </c>
+      <c r="L125" t="b">
+        <v>0</v>
+      </c>
+      <c r="O125" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A126" t="s">
+        <v>368</v>
+      </c>
+      <c r="B126">
         <v>279</v>
       </c>
-      <c r="C106" s="7">
-[...2 lines deleted...]
-      <c r="D106" s="8" t="s">
+      <c r="C126" t="s">
+        <v>369</v>
+      </c>
+      <c r="D126" t="s">
+        <v>370</v>
+      </c>
+      <c r="E126" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F126" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G126">
+        <v>10000</v>
+      </c>
+      <c r="H126" t="s">
+        <v>293</v>
+      </c>
+      <c r="I126" t="b">
+        <v>0</v>
+      </c>
+      <c r="J126" t="b">
+        <v>0</v>
+      </c>
+      <c r="K126" t="b">
+        <v>0</v>
+      </c>
+      <c r="L126" t="b">
+        <v>0</v>
+      </c>
+      <c r="O126" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A127" t="s">
+        <v>371</v>
+      </c>
+      <c r="B127">
         <v>280</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A107" s="5" t="s">
+      <c r="C127" t="s">
+        <v>372</v>
+      </c>
+      <c r="D127" t="s">
+        <v>373</v>
+      </c>
+      <c r="E127" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F127" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G127">
+        <v>50000</v>
+      </c>
+      <c r="H127" t="s">
+        <v>293</v>
+      </c>
+      <c r="I127" t="b">
+        <v>0</v>
+      </c>
+      <c r="J127" t="b">
+        <v>0</v>
+      </c>
+      <c r="K127" t="b">
+        <v>0</v>
+      </c>
+      <c r="L127" t="b">
+        <v>0</v>
+      </c>
+      <c r="O127" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A128" t="s">
+        <v>374</v>
+      </c>
+      <c r="B128">
         <v>281</v>
       </c>
-      <c r="B107" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D107" s="8" t="s">
+      <c r="C128" t="s">
+        <v>375</v>
+      </c>
+      <c r="D128" t="s">
+        <v>376</v>
+      </c>
+      <c r="E128" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F128" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G128">
+        <v>10000</v>
+      </c>
+      <c r="H128" t="s">
+        <v>293</v>
+      </c>
+      <c r="I128" t="b">
+        <v>0</v>
+      </c>
+      <c r="J128" t="b">
+        <v>0</v>
+      </c>
+      <c r="K128" t="b">
+        <v>0</v>
+      </c>
+      <c r="L128" t="b">
+        <v>0</v>
+      </c>
+      <c r="O128" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A129" t="s">
+        <v>377</v>
+      </c>
+      <c r="B129">
         <v>283</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A108" s="5" t="s">
+      <c r="C129" t="s">
+        <v>378</v>
+      </c>
+      <c r="D129" t="s">
+        <v>379</v>
+      </c>
+      <c r="E129" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F129" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G129">
+        <v>5000</v>
+      </c>
+      <c r="H129" t="s">
+        <v>293</v>
+      </c>
+      <c r="I129" t="b">
+        <v>0</v>
+      </c>
+      <c r="J129" t="b">
+        <v>0</v>
+      </c>
+      <c r="K129" t="b">
+        <v>0</v>
+      </c>
+      <c r="L129" t="b">
+        <v>0</v>
+      </c>
+      <c r="O129" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A130" t="s">
+        <v>380</v>
+      </c>
+      <c r="B130">
         <v>284</v>
       </c>
-      <c r="B108" s="5" t="s">
+      <c r="C130" t="s">
+        <v>381</v>
+      </c>
+      <c r="D130" t="s">
+        <v>382</v>
+      </c>
+      <c r="E130" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F130" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G130">
+        <v>10000</v>
+      </c>
+      <c r="H130" t="s">
+        <v>293</v>
+      </c>
+      <c r="I130" t="b">
+        <v>0</v>
+      </c>
+      <c r="J130" t="b">
+        <v>0</v>
+      </c>
+      <c r="K130" t="b">
+        <v>0</v>
+      </c>
+      <c r="L130" t="b">
+        <v>0</v>
+      </c>
+      <c r="O130" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A131" t="s">
+        <v>383</v>
+      </c>
+      <c r="B131">
         <v>285</v>
       </c>
-      <c r="C108" s="7">
-[...2 lines deleted...]
-      <c r="D108" s="8" t="s">
+      <c r="C131" t="s">
+        <v>384</v>
+      </c>
+      <c r="D131" t="s">
+        <v>385</v>
+      </c>
+      <c r="E131" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F131" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G131">
+        <v>20000</v>
+      </c>
+      <c r="H131" t="s">
+        <v>293</v>
+      </c>
+      <c r="I131" t="b">
+        <v>0</v>
+      </c>
+      <c r="J131" t="b">
+        <v>0</v>
+      </c>
+      <c r="K131" t="b">
+        <v>0</v>
+      </c>
+      <c r="L131" t="b">
+        <v>0</v>
+      </c>
+      <c r="O131" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A132" t="s">
+        <v>386</v>
+      </c>
+      <c r="B132">
         <v>286</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A109" s="5" t="s">
+      <c r="C132" t="s">
+        <v>387</v>
+      </c>
+      <c r="D132" t="s">
+        <v>388</v>
+      </c>
+      <c r="E132" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F132" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G132">
+        <v>5000</v>
+      </c>
+      <c r="H132" t="s">
+        <v>293</v>
+      </c>
+      <c r="I132" t="b">
+        <v>0</v>
+      </c>
+      <c r="J132" t="b">
+        <v>0</v>
+      </c>
+      <c r="K132" t="b">
+        <v>0</v>
+      </c>
+      <c r="L132" t="b">
+        <v>0</v>
+      </c>
+      <c r="O132" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A133" t="s">
+        <v>389</v>
+      </c>
+      <c r="B133">
         <v>287</v>
       </c>
-      <c r="B109" s="5" t="s">
+      <c r="C133" t="s">
+        <v>390</v>
+      </c>
+      <c r="D133" t="s">
+        <v>391</v>
+      </c>
+      <c r="E133" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F133" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G133">
+        <v>5000</v>
+      </c>
+      <c r="H133" t="s">
+        <v>293</v>
+      </c>
+      <c r="I133" t="b">
+        <v>0</v>
+      </c>
+      <c r="J133" t="b">
+        <v>0</v>
+      </c>
+      <c r="K133" t="b">
+        <v>0</v>
+      </c>
+      <c r="L133" t="b">
+        <v>1</v>
+      </c>
+      <c r="O133" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A134" t="s">
+        <v>392</v>
+      </c>
+      <c r="B134">
         <v>288</v>
       </c>
-      <c r="C109" s="7">
-[...2 lines deleted...]
-      <c r="D109" s="8" t="s">
+      <c r="C134" t="s">
+        <v>393</v>
+      </c>
+      <c r="D134" t="s">
+        <v>394</v>
+      </c>
+      <c r="E134" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F134" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G134">
+        <v>5000</v>
+      </c>
+      <c r="H134" t="s">
+        <v>293</v>
+      </c>
+      <c r="I134" t="b">
+        <v>0</v>
+      </c>
+      <c r="J134" t="b">
+        <v>0</v>
+      </c>
+      <c r="K134" t="b">
+        <v>0</v>
+      </c>
+      <c r="L134" t="b">
+        <v>0</v>
+      </c>
+      <c r="O134" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A135" t="s">
+        <v>395</v>
+      </c>
+      <c r="B135">
         <v>289</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A110" s="5" t="s">
+      <c r="C135" t="s">
+        <v>396</v>
+      </c>
+      <c r="D135" t="s">
+        <v>349</v>
+      </c>
+      <c r="E135" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F135" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G135">
+        <v>9999.98</v>
+      </c>
+      <c r="H135" t="s">
+        <v>293</v>
+      </c>
+      <c r="I135" t="b">
+        <v>0</v>
+      </c>
+      <c r="J135" t="b">
+        <v>0</v>
+      </c>
+      <c r="K135" t="b">
+        <v>0</v>
+      </c>
+      <c r="L135" t="b">
+        <v>0</v>
+      </c>
+      <c r="O135" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A136" t="s">
+        <v>397</v>
+      </c>
+      <c r="B136">
         <v>290</v>
       </c>
-      <c r="B110" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D110" s="8" t="s">
+      <c r="C136" t="s">
+        <v>398</v>
+      </c>
+      <c r="D136" t="s">
+        <v>349</v>
+      </c>
+      <c r="E136" s="1">
+        <v>46160</v>
+      </c>
+      <c r="F136" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G136">
+        <v>30000</v>
+      </c>
+      <c r="H136" t="s">
+        <v>293</v>
+      </c>
+      <c r="I136" t="b">
+        <v>0</v>
+      </c>
+      <c r="J136" t="b">
+        <v>0</v>
+      </c>
+      <c r="K136" t="b">
+        <v>0</v>
+      </c>
+      <c r="L136" t="b">
+        <v>0</v>
+      </c>
+      <c r="O136" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A137" t="s">
+        <v>399</v>
+      </c>
+      <c r="B137">
         <v>292</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A111" s="5" t="s">
+      <c r="C137" t="s">
+        <v>400</v>
+      </c>
+      <c r="D137" t="s">
+        <v>401</v>
+      </c>
+      <c r="E137" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F137" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G137">
+        <v>20000</v>
+      </c>
+      <c r="H137" t="s">
         <v>293</v>
       </c>
-      <c r="B111" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A112" s="5" t="s">
+      <c r="I137" t="b">
+        <v>0</v>
+      </c>
+      <c r="J137" t="b">
+        <v>0</v>
+      </c>
+      <c r="K137" t="b">
+        <v>0</v>
+      </c>
+      <c r="L137" t="b">
+        <v>0</v>
+      </c>
+      <c r="O137" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A138" t="s">
+        <v>402</v>
+      </c>
+      <c r="B138">
         <v>294</v>
       </c>
-      <c r="B112" s="5" t="s">
+      <c r="C138" t="s">
+        <v>403</v>
+      </c>
+      <c r="D138" t="s">
+        <v>404</v>
+      </c>
+      <c r="E138" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F138" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G138">
+        <v>5000</v>
+      </c>
+      <c r="H138" t="s">
+        <v>293</v>
+      </c>
+      <c r="I138" t="b">
+        <v>0</v>
+      </c>
+      <c r="J138" t="b">
+        <v>0</v>
+      </c>
+      <c r="K138" t="b">
+        <v>0</v>
+      </c>
+      <c r="L138" t="b">
+        <v>0</v>
+      </c>
+      <c r="O138" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A139" t="s">
+        <v>405</v>
+      </c>
+      <c r="B139">
         <v>295</v>
       </c>
-      <c r="C112" s="7">
-[...7 lines deleted...]
-      <c r="A113" s="21" t="s">
+      <c r="C139" t="s">
+        <v>406</v>
+      </c>
+      <c r="D139" t="s">
+        <v>401</v>
+      </c>
+      <c r="E139" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F139" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G139">
+        <v>20000</v>
+      </c>
+      <c r="H139" t="s">
+        <v>293</v>
+      </c>
+      <c r="I139" t="b">
+        <v>0</v>
+      </c>
+      <c r="J139" t="b">
+        <v>0</v>
+      </c>
+      <c r="K139" t="b">
+        <v>0</v>
+      </c>
+      <c r="L139" t="b">
+        <v>0</v>
+      </c>
+      <c r="O139" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A140" t="s">
+        <v>407</v>
+      </c>
+      <c r="B140">
         <v>296</v>
       </c>
-      <c r="B113" s="5" t="s">
+      <c r="C140" t="s">
+        <v>408</v>
+      </c>
+      <c r="D140" t="s">
+        <v>349</v>
+      </c>
+      <c r="E140" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F140" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G140">
+        <v>5000</v>
+      </c>
+      <c r="H140" t="s">
+        <v>293</v>
+      </c>
+      <c r="I140" t="b">
+        <v>0</v>
+      </c>
+      <c r="J140" t="b">
+        <v>0</v>
+      </c>
+      <c r="K140" t="b">
+        <v>0</v>
+      </c>
+      <c r="L140" t="b">
+        <v>0</v>
+      </c>
+      <c r="O140" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A141" t="s">
+        <v>409</v>
+      </c>
+      <c r="B141">
         <v>297</v>
       </c>
-      <c r="C113" s="7">
-[...7 lines deleted...]
-      <c r="A114" s="5" t="s">
+      <c r="C141" t="s">
+        <v>410</v>
+      </c>
+      <c r="D141" t="s">
+        <v>349</v>
+      </c>
+      <c r="E141" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F141" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G141">
+        <v>5000</v>
+      </c>
+      <c r="H141" t="s">
+        <v>293</v>
+      </c>
+      <c r="I141" t="b">
+        <v>0</v>
+      </c>
+      <c r="J141" t="b">
+        <v>0</v>
+      </c>
+      <c r="K141" t="b">
+        <v>0</v>
+      </c>
+      <c r="L141" t="b">
+        <v>0</v>
+      </c>
+      <c r="O141" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A142" t="s">
+        <v>411</v>
+      </c>
+      <c r="B142">
         <v>299</v>
       </c>
-      <c r="B114" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A115" s="10" t="s">
+      <c r="C142" t="s">
+        <v>412</v>
+      </c>
+      <c r="D142" t="s">
+        <v>349</v>
+      </c>
+      <c r="E142" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F142" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G142">
+        <v>20000</v>
+      </c>
+      <c r="H142" t="s">
+        <v>293</v>
+      </c>
+      <c r="I142" t="b">
+        <v>0</v>
+      </c>
+      <c r="J142" t="b">
+        <v>0</v>
+      </c>
+      <c r="K142" t="b">
+        <v>0</v>
+      </c>
+      <c r="L142" t="b">
+        <v>0</v>
+      </c>
+      <c r="O142" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A143" t="s">
+        <v>413</v>
+      </c>
+      <c r="B143">
         <v>300</v>
       </c>
-      <c r="B115" s="23" t="s">
+      <c r="C143" t="s">
+        <v>414</v>
+      </c>
+      <c r="D143" t="s">
+        <v>415</v>
+      </c>
+      <c r="E143" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F143" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G143">
+        <v>5000</v>
+      </c>
+      <c r="H143" t="s">
+        <v>293</v>
+      </c>
+      <c r="I143" t="b">
+        <v>0</v>
+      </c>
+      <c r="J143" t="b">
+        <v>0</v>
+      </c>
+      <c r="K143" t="b">
+        <v>0</v>
+      </c>
+      <c r="L143" t="b">
+        <v>0</v>
+      </c>
+      <c r="O143" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A144" t="s">
+        <v>416</v>
+      </c>
+      <c r="B144">
         <v>301</v>
       </c>
-      <c r="C115" s="24">
-[...7 lines deleted...]
-      <c r="A116" s="5" t="s">
+      <c r="C144" t="s">
+        <v>417</v>
+      </c>
+      <c r="D144" t="s">
+        <v>418</v>
+      </c>
+      <c r="E144" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F144" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G144">
+        <v>5000</v>
+      </c>
+      <c r="H144" t="s">
+        <v>293</v>
+      </c>
+      <c r="I144" t="b">
+        <v>0</v>
+      </c>
+      <c r="J144" t="b">
+        <v>0</v>
+      </c>
+      <c r="K144" t="b">
+        <v>0</v>
+      </c>
+      <c r="L144" t="b">
+        <v>0</v>
+      </c>
+      <c r="O144" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A145" t="s">
+        <v>419</v>
+      </c>
+      <c r="B145">
         <v>303</v>
       </c>
-      <c r="B116" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D116" s="11" t="s">
+      <c r="C145" t="s">
+        <v>420</v>
+      </c>
+      <c r="D145" t="s">
+        <v>349</v>
+      </c>
+      <c r="E145" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F145" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G145">
+        <v>10000</v>
+      </c>
+      <c r="H145" t="s">
+        <v>293</v>
+      </c>
+      <c r="I145" t="b">
+        <v>0</v>
+      </c>
+      <c r="J145" t="b">
+        <v>0</v>
+      </c>
+      <c r="K145" t="b">
+        <v>0</v>
+      </c>
+      <c r="L145" t="b">
+        <v>0</v>
+      </c>
+      <c r="O145" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A146" t="s">
+        <v>421</v>
+      </c>
+      <c r="B146">
         <v>305</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B117" s="5" t="s">
+      <c r="C146" t="s">
+        <v>422</v>
+      </c>
+      <c r="D146" t="s">
+        <v>349</v>
+      </c>
+      <c r="E146" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F146" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G146">
+        <v>5000</v>
+      </c>
+      <c r="H146" t="s">
+        <v>293</v>
+      </c>
+      <c r="I146" t="b">
+        <v>0</v>
+      </c>
+      <c r="J146" t="b">
+        <v>0</v>
+      </c>
+      <c r="K146" t="b">
+        <v>0</v>
+      </c>
+      <c r="L146" t="b">
+        <v>0</v>
+      </c>
+      <c r="O146" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A147" t="s">
+        <v>423</v>
+      </c>
+      <c r="B147">
         <v>307</v>
       </c>
-      <c r="C117" s="7">
-[...7 lines deleted...]
-      <c r="A118" s="21" t="s">
+      <c r="C147" t="s">
+        <v>424</v>
+      </c>
+      <c r="D147" t="s">
+        <v>349</v>
+      </c>
+      <c r="E147" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F147" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G147">
+        <v>5000</v>
+      </c>
+      <c r="H147" t="s">
+        <v>293</v>
+      </c>
+      <c r="I147" t="b">
+        <v>0</v>
+      </c>
+      <c r="J147" t="b">
+        <v>0</v>
+      </c>
+      <c r="K147" t="b">
+        <v>0</v>
+      </c>
+      <c r="L147" t="b">
+        <v>0</v>
+      </c>
+      <c r="O147" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A148" t="s">
+        <v>425</v>
+      </c>
+      <c r="B148">
         <v>309</v>
       </c>
-      <c r="B118" s="5" t="s">
+      <c r="C148" t="s">
+        <v>426</v>
+      </c>
+      <c r="D148" t="s">
+        <v>427</v>
+      </c>
+      <c r="E148" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F148" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G148">
+        <v>12000</v>
+      </c>
+      <c r="H148" t="s">
+        <v>293</v>
+      </c>
+      <c r="I148" t="b">
+        <v>0</v>
+      </c>
+      <c r="J148" t="b">
+        <v>0</v>
+      </c>
+      <c r="K148" t="b">
+        <v>0</v>
+      </c>
+      <c r="L148" t="b">
+        <v>0</v>
+      </c>
+      <c r="O148" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A149" t="s">
+        <v>428</v>
+      </c>
+      <c r="B149">
         <v>310</v>
       </c>
-      <c r="C118" s="26">
-[...2 lines deleted...]
-      <c r="D118" s="22" t="s">
+      <c r="C149" t="s">
+        <v>429</v>
+      </c>
+      <c r="D149" t="s">
+        <v>430</v>
+      </c>
+      <c r="E149" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F149" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G149">
+        <v>5000</v>
+      </c>
+      <c r="H149" t="s">
+        <v>293</v>
+      </c>
+      <c r="I149" t="b">
+        <v>0</v>
+      </c>
+      <c r="J149" t="b">
+        <v>0</v>
+      </c>
+      <c r="K149" t="b">
+        <v>0</v>
+      </c>
+      <c r="L149" t="b">
+        <v>0</v>
+      </c>
+      <c r="O149" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15" x14ac:dyDescent="0.45">
+      <c r="A150" t="s">
+        <v>431</v>
+      </c>
+      <c r="B150">
         <v>311</v>
       </c>
-    </row>
-[...699 lines deleted...]
-      <c r="A169" s="5" t="s">
+      <c r="C150" t="s">
         <v>432</v>
       </c>
-      <c r="B169" s="5" t="s">
+      <c r="D150" t="s">
         <v>433</v>
       </c>
-      <c r="C169" s="7">
-[...157 lines deleted...]
-        <v>459</v>
+      <c r="E150" s="1">
+        <v>46161</v>
+      </c>
+      <c r="F150" s="1">
+        <v>46843</v>
+      </c>
+      <c r="G150">
+        <v>5000</v>
+      </c>
+      <c r="H150" t="s">
+        <v>293</v>
+      </c>
+      <c r="I150" t="b">
+        <v>0</v>
+      </c>
+      <c r="J150" t="b">
+        <v>0</v>
+      </c>
+      <c r="K150" t="b">
+        <v>0</v>
+      </c>
+      <c r="L150" t="b">
+        <v>0</v>
+      </c>
+      <c r="O150" t="b">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>ContractManagement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Gary Giles</dc:creator>
+  <dc:creator>Emma Mulcrow</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>