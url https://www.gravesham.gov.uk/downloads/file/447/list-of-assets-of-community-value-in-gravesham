--- v0 (2025-10-03)
+++ v1 (2026-06-26)
@@ -1,652 +1,523 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28129"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ce\Jayne\COMMUNITY RIGHT TO BID\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gravesham-my.sharepoint.com/personal/ellie_nixon_gravesham_gov_uk/Documents/Documents/Land charges/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67591632-4B39-42BF-A016-61AA7895885C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{52612506-9A94-48B8-BCF8-0380F6FFBD94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="21795" windowHeight="12975" xr2:uid="{A9A8F11F-6DFB-48E7-B0A1-19C7721ED07D}"/>
   </bookViews>
   <sheets>
-    <sheet name="Community Value in Gravesham" sheetId="1" r:id="rId1"/>
-    <sheet name="Unsuccessful Nominations" sheetId="2" r:id="rId2"/>
+    <sheet name="ACV Successful Nominations" sheetId="2" r:id="rId1"/>
+    <sheet name="ACV Unsuccessful Nominations" sheetId="1" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ACV Successful Nominations'!$A$1:$J$15</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'ACV Unsuccessful Nominations'!$A$1:$D$1</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ACV Successful Nominations'!$A$1:$H$14</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'ACV Successful Nominations'!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'ACV Unsuccessful Nominations'!$1:$1</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="53">
   <si>
     <t>Nomination received</t>
   </si>
   <si>
+    <t>Name of Property</t>
+  </si>
+  <si>
+    <t>Reason</t>
+  </si>
+  <si>
+    <t>Date of Decision of Council</t>
+  </si>
+  <si>
+    <t>The Factory Club / Portlands Building, 40 High Street, Northfleet</t>
+  </si>
+  <si>
+    <t>The building is not currently used for a purpose which furthers the social wellbeing or social interest of the local community and has not been used for a purpose which furthers the social wellbeing or social interests of the local community in the recent past. It is unlikely that the building could be used in a way which furthers the social wellbeing or social interests of the local community in the next five years.</t>
+  </si>
+  <si>
+    <t>Crown and Thistle PH, 44 The Terrace, Gravesend</t>
+  </si>
+  <si>
+    <t>It is not currently used for a purpose which furthers the social wellbeing or social interest of the local community and it is unlikely that it could be used in a way which furthers the social wellbeing or social interests of the local community in the next five years.</t>
+  </si>
+  <si>
+    <t>Higham Surgery, Higham Medical Practice, 14 Hermitage Road, Higham ME3 7DB</t>
+  </si>
+  <si>
+    <t>The Surgery does not fulfil the criteria to be placed on the list. This is because General Practice Surgeries are exempt from inclusion under the provisions of the Localism Act 2011 and the Assets of Community Value (England) Regulations 2012.</t>
+  </si>
+  <si>
+    <t>The Gardeners Arms PH, 2 Forge Lane, Higham, Rochester, ME3 8SU</t>
+  </si>
+  <si>
+    <t>The information put forward in the nomination document is not sufficient to indicate that the land meets the requirements as set out in section 88 of the Localism Act 2011</t>
+  </si>
+  <si>
+    <t>Sir John Falstaff PH, Gravesend Road, Higham Kent ME3 7NZ</t>
+  </si>
+  <si>
+    <t>St Mary's Church, Church Street, Higham, Rochester ME3 7LS</t>
+  </si>
+  <si>
+    <t>No evidence has been provided to support how the current actual use of the building furthers the social wellbeing and social interests of the local community.  The building is a redundant church and not in active use and is only opened to visitors. There has also been no evidence provided as to how any ongoing use will be made of the building to the benefit or social wellbeing of the community.</t>
+  </si>
+  <si>
+    <t>St John's Church, Hermitage Road, Higham, Rochester ME3 7ND</t>
+  </si>
+  <si>
+    <t>No evidence has been provided to support how the current actual use of the building furthers the social wellbeing and social interests of the local community.  Furthermore,  case law holds that social wellbeing and social interests do not include religious observances.</t>
+  </si>
+  <si>
     <t>Nominated by</t>
   </si>
   <si>
-    <t>Name of Property</t>
-[...1 lines deleted...]
-  <si>
     <t>Reason(s) for Listing</t>
   </si>
   <si>
-    <t>Date of Decision of Council</t>
-[...1 lines deleted...]
-  <si>
     <t>Date of expiry of listing</t>
   </si>
   <si>
-    <t>Meopham Collective</t>
-[...2 lines deleted...]
-    <t>Railway Tavern, Wrotham Road, Meopham</t>
+    <t>Owner Disposal Notice (s95(2)) (Date received)</t>
+  </si>
+  <si>
+    <t>Interim Moratorium 
+(End date - 6 weeks)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Community Interest Group</t>
+  </si>
+  <si>
+    <t>Full Moratorium triggered
+No
+Yes (End date 6 months)</t>
   </si>
   <si>
     <t>It is a focal point for the local community and provides for social drinking in a controlled environment.</t>
   </si>
   <si>
-    <t>Railway Inn, Sole Street, Cobham</t>
-[...25 lines deleted...]
-  <si>
     <t>Meophan Parish Council</t>
   </si>
   <si>
     <t>The Amazon and Tiger PH, Harvel Street, Meopham</t>
   </si>
   <si>
     <t>Cobham Parish Council</t>
   </si>
   <si>
     <t>The Leather Bottle PH, 54-56 The Street, Cobham</t>
   </si>
   <si>
     <t xml:space="preserve">The Ship Inn PH, 14 The Street Cobham </t>
   </si>
   <si>
+    <t>Cobham Community Stores, 36-38, The Street, Cobham</t>
+  </si>
+  <si>
+    <t>The Cobham Village store is an important asset for the community and is especially important to the the area's significant elderly population who are unable to travel far</t>
+  </si>
+  <si>
+    <t>Shorne Parish Council</t>
+  </si>
+  <si>
+    <t>Rose and Crown PH, 32 The Street, Shorne</t>
+  </si>
+  <si>
     <t>Meopham Parish Council</t>
   </si>
   <si>
-    <t>Shorne Parish Council</t>
-[...5 lines deleted...]
-    <t>The Cricketers PH (formerly The Long Hop</t>
+    <t>The Cricketers PH (formerly The Long Hop, Wrotham Road</t>
   </si>
   <si>
     <t>The George Inn, Wrotham Road, Meopham</t>
   </si>
   <si>
     <t>Meopham Library, Wrotham Road, Meopham</t>
   </si>
   <si>
     <t>Meopham library is the community library for the parish run by Kent County Council</t>
   </si>
   <si>
+    <t>The Kings Arms, Wrotham Road, Meopham</t>
+  </si>
+  <si>
     <t xml:space="preserve">The Kings Arms pub is an an open and inclusive space where everyone can be made welcome with a diverse range of events throughout the year to have a wide social appeal. </t>
   </si>
   <si>
-    <t>The Kings Arms, Wrotham Road, Meopham</t>
-[...7 lines deleted...]
-  <si>
     <t>Meopham Leisure Centre, Wrotham Road, Meopham</t>
   </si>
   <si>
     <t>Meopham Leisure Centre is a focal point for the local community and offiers a wide range of facilities to the local community, including a gym, sports hall, tennis courts and a creche</t>
   </si>
   <si>
     <t>St Mary's Church Room, Sole Street, Cobham DA13 9BW</t>
   </si>
   <si>
     <t>The building is used for church activities such as prayer meetings. Other community groups also make use of the Church Room. Information Point make use of the building on a monthly basis. The parish council has used the building for monthly meetings and will be using the Church Rooms in the future.</t>
   </si>
   <si>
     <t>22/02//2024</t>
   </si>
   <si>
     <t>The Meopham Windmill Trust</t>
   </si>
   <si>
-    <t>The Windmill, Wrotham Road, Meopham, Kent DA13 0QA</t>
-[...1 lines deleted...]
-  <si>
     <t>The Windmill is a Historic building grade 2* Listed having cultural value. It provides Community focus, local education, and the hope is to return it to its full working capacity as a mill.</t>
   </si>
   <si>
+    <t>Higham Parish Council</t>
+  </si>
+  <si>
     <t>Higham Recreation Ground, School Lane, Higham</t>
   </si>
   <si>
-    <t>Higham Parish Council</t>
-[...1 lines deleted...]
-  <si>
     <t>The property is an open space for residents and playing football for children and adults. There are no other parklands in Higham.</t>
   </si>
   <si>
-    <t>23//10/2029</t>
-[...26 lines deleted...]
-    <t>St John's Church, Hermitage Road, Higham, Rochester ME3 7ND</t>
+    <t>New application pending 07/07/26</t>
+  </si>
+  <si>
+    <t>The Meopham Windmill, Wrotham Road, Meopham, Kent DA13 0QA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
-[...6 lines deleted...]
-    </font>
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Style 1" xfId="1" xr:uid="{54BDC3D0-C5CF-4648-A444-6B58897F588A}"/>
   </cellStyles>
-  <dxfs count="19">
-[...103 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -664,65 +535,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -743,583 +614,652 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8C10050-0372-49AF-84D6-CB85867DE443}">
+  <dimension ref="A1:J15"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="28.125" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="4" width="25.5703125" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="25.5703125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="20.8125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.1875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.8125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="35.6875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="26.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.0625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="43.5625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="39.1875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="26.5625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="52.0625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="53" width="5.125" style="1" customWidth="1"/>
+    <col min="54" max="16384" width="28.125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:10" ht="33.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="5" t="s">
+      <c r="B1" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="5" t="s">
+      <c r="D1" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="5" t="s">
-[...62 lines deleted...]
-      <c r="A4" s="4">
+      <c r="F1" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H1" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="J1" s="9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="10">
         <v>44329</v>
       </c>
-      <c r="B4" s="8" t="s">
-[...11 lines deleted...]
-      <c r="I4" s="13">
+      <c r="B2" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="F2" s="10">
         <v>46154</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4">
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+    </row>
+    <row r="3" spans="1:10" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="10">
         <v>44319</v>
       </c>
-      <c r="B5" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E5" s="4">
+      <c r="B3" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" s="10">
         <v>44375</v>
       </c>
-      <c r="I5" s="4">
+      <c r="F3" s="10">
         <v>46200</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="4">
+      <c r="G3" s="12"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+    </row>
+    <row r="4" spans="1:10" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="10">
         <v>44319</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E6" s="4">
+      <c r="B4" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="10">
         <v>44375</v>
       </c>
-      <c r="I6" s="4">
+      <c r="F4" s="10">
         <v>46200</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="4">
+      <c r="G4" s="12"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+    </row>
+    <row r="5" spans="1:10" ht="67.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="10">
         <v>44342</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="3" t="s">
+      <c r="B5" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="10">
+        <v>44398</v>
+      </c>
+      <c r="F5" s="10">
+        <v>46223</v>
+      </c>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+    </row>
+    <row r="6" spans="1:10" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="10">
+        <v>44585</v>
+      </c>
+      <c r="B6" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="D7" s="3" t="s">
+      <c r="C6" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="E7" s="4">
-[...10 lines deleted...]
-      <c r="B8" s="3" t="s">
+      <c r="D6" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="4">
+      <c r="E6" s="10">
         <v>44643</v>
       </c>
-      <c r="I8" s="4">
+      <c r="F6" s="10">
         <v>46468</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="4">
+      <c r="G6" s="12"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+    </row>
+    <row r="7" spans="1:10" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="10">
         <v>44614</v>
       </c>
-      <c r="B9" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E9" s="4">
+      <c r="B7" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="10">
         <v>44671</v>
       </c>
-      <c r="I9" s="4">
+      <c r="F7" s="10">
         <v>46496</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="4">
+      <c r="G7" s="12"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+    </row>
+    <row r="8" spans="1:10" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="10">
         <v>44614</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="3" t="s">
+      <c r="B8" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="10">
+        <v>44671</v>
+      </c>
+      <c r="F8" s="10">
+        <v>46496</v>
+      </c>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+    </row>
+    <row r="9" spans="1:10" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="10">
+        <v>44621</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="10">
+        <v>44678</v>
+      </c>
+      <c r="F9" s="10">
+        <v>46503</v>
+      </c>
+      <c r="G9" s="12"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+    </row>
+    <row r="10" spans="1:10" ht="67.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="10">
+        <v>44697</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="10">
+        <v>44739</v>
+      </c>
+      <c r="F10" s="10">
+        <v>46564</v>
+      </c>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+    </row>
+    <row r="11" spans="1:10" ht="67.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="10">
+        <v>44735</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="10">
+        <v>44792</v>
+      </c>
+      <c r="F11" s="10">
+        <v>46617</v>
+      </c>
+      <c r="G11" s="12"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+    </row>
+    <row r="12" spans="1:10" ht="108" x14ac:dyDescent="0.35">
+      <c r="A12" s="10">
+        <v>44741</v>
+      </c>
+      <c r="B12" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...82 lines deleted...]
-      <c r="E14" s="4">
+      <c r="C12" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="10">
         <v>44797</v>
       </c>
-      <c r="I14" s="4">
+      <c r="F12" s="10">
         <v>46622</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E15" s="4">
+      <c r="G12" s="12"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+    </row>
+    <row r="13" spans="1:10" ht="67.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="10">
         <v>45399</v>
       </c>
-      <c r="I15" s="4">
+      <c r="F13" s="10">
         <v>47224</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="4">
+      <c r="G13" s="10">
+        <v>46177</v>
+      </c>
+      <c r="H13" s="10">
+        <v>46219</v>
+      </c>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+    </row>
+    <row r="14" spans="1:10" ht="54" x14ac:dyDescent="0.35">
+      <c r="A14" s="10">
         <v>45546</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E16" s="4">
+      <c r="B14" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" s="10">
         <v>45589</v>
       </c>
-      <c r="I16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F14" s="10">
+        <v>47414</v>
+      </c>
+      <c r="G14" s="12"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A15" s="2"/>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...3 lines deleted...]
-  </tableParts>
+  <autoFilter ref="A1:J15" xr:uid="{E8C10050-0372-49AF-84D6-CB85867DE443}"/>
+  <printOptions gridLines="1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"Arial,Bold"Gravesham Borough Council
+Assets of Community Value Successful Nominations</oddHeader>
+  </headerFooter>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="8" max="1048575" man="1"/>
+  </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:D9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A83C9A9C-E8C7-42B9-8624-1922A97D0639}">
+  <dimension ref="A1:D8"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="F4" sqref="F4"/>
+      <selection pane="topRight" activeCell="F4" sqref="F4"/>
+      <selection pane="bottomLeft" activeCell="F4" sqref="F4"/>
+      <selection pane="bottomRight" activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="27.625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="30.5703125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="30.5703125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="13.1875" style="5" customWidth="1"/>
+    <col min="2" max="2" width="30.1875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="70.375" style="5" customWidth="1"/>
+    <col min="4" max="4" width="16.1875" style="5" customWidth="1"/>
+    <col min="5" max="16384" width="27.625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:4" s="4" customFormat="1" ht="27.75" x14ac:dyDescent="0.35">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="15" t="s">
+      <c r="B1" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="15" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:4" ht="75" x14ac:dyDescent="0.25">
+      <c r="D1" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="67.5" x14ac:dyDescent="0.35">
       <c r="A2" s="7">
         <v>42024</v>
       </c>
-      <c r="B2" s="6" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="B2" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>5</v>
       </c>
       <c r="D2" s="7">
         <v>42082</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" ht="54" x14ac:dyDescent="0.35">
       <c r="A3" s="7">
         <v>44198</v>
       </c>
-      <c r="B3" s="6" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="B3" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>7</v>
       </c>
       <c r="D3" s="7">
         <v>44222</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="45" x14ac:dyDescent="0.25">
-      <c r="A4" s="11">
+    <row r="4" spans="1:4" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="7">
         <v>45548</v>
       </c>
-      <c r="B4" s="2" t="s">
-        <v>46</v>
+      <c r="B4" s="8" t="s">
+        <v>8</v>
       </c>
       <c r="C4" s="8" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="D4" s="11">
+        <v>9</v>
+      </c>
+      <c r="D4" s="7">
         <v>45589</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:4" ht="40.5" x14ac:dyDescent="0.35">
       <c r="A5" s="7">
         <v>45548</v>
       </c>
-      <c r="B5" s="6" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="B5" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>11</v>
       </c>
       <c r="D5" s="7">
         <v>45596</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A6" s="11">
+    <row r="6" spans="1:4" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="7">
         <v>45548</v>
       </c>
-      <c r="B6" s="2" t="s">
-        <v>49</v>
+      <c r="B6" s="8" t="s">
+        <v>12</v>
       </c>
       <c r="C6" s="8" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="D6" s="11">
+        <v>11</v>
+      </c>
+      <c r="D6" s="7">
         <v>45596</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="75" x14ac:dyDescent="0.25">
-      <c r="A7" s="11">
+    <row r="7" spans="1:4" ht="67.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="7">
         <v>45558</v>
       </c>
-      <c r="B7" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="11">
+      <c r="B7" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="7">
         <v>45609</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="45" x14ac:dyDescent="0.25">
-      <c r="A8" s="11">
+    <row r="8" spans="1:4" ht="54" x14ac:dyDescent="0.35">
+      <c r="A8" s="7">
         <v>45558</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="11">
+      <c r="B8" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="7">
         <v>45609</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-    </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...3 lines deleted...]
-  </tableParts>
+  <printOptions gridLines="1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"Arial,Bold"Gravesham Borough Council
+Assets of Community Value Unsuccessful Nominations</oddHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Unsuccessful Nominations</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>ACV Successful Nominations</vt:lpstr>
+      <vt:lpstr>ACV Unsuccessful Nominations</vt:lpstr>
+      <vt:lpstr>'ACV Successful Nominations'!Print_Area</vt:lpstr>
+      <vt:lpstr>'ACV Successful Nominations'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'ACV Unsuccessful Nominations'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>List of Assets of Community Value in Gravesham</dc:title>
-  <dc:creator>Coldwell, Sean</dc:creator>
+  <dc:creator>Kim Collins</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>