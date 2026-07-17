--- v1 (2026-06-26)
+++ v2 (2026-07-17)
@@ -1,376 +1,423 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gravesham-my.sharepoint.com/personal/ellie_nixon_gravesham_gov_uk/Documents/Documents/Land charges/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\emma.mulcrow\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{52612506-9A94-48B8-BCF8-0380F6FFBD94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{38C91209-FB9C-446F-8A95-C681E9AA3F43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="21795" windowHeight="12975" xr2:uid="{A9A8F11F-6DFB-48E7-B0A1-19C7721ED07D}"/>
+    <workbookView xWindow="43080" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{021AD69F-D339-4EAE-85C9-35835DAD5967}"/>
   </bookViews>
   <sheets>
     <sheet name="ACV Successful Nominations" sheetId="2" r:id="rId1"/>
     <sheet name="ACV Unsuccessful Nominations" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ACV Successful Nominations'!$A$1:$J$15</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ACV Successful Nominations'!$A$1:$BL$11</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'ACV Unsuccessful Nominations'!$A$1:$D$1</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'ACV Successful Nominations'!$A$1:$H$14</definedName>
+    <definedName name="Expiry_Published">'ACV Successful Nominations'!$A:$H</definedName>
+    <definedName name="Full_Published">'ACV Successful Nominations'!$A:$K</definedName>
+    <definedName name="OfficeOnly">'ACV Successful Nominations'!$M:$O</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ACV Successful Nominations'!$A$1:$K$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'ACV Successful Nominations'!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'ACV Unsuccessful Nominations'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="H10" i="2" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="51">
   <si>
     <t>Nomination received</t>
   </si>
   <si>
     <t>Name of Property</t>
   </si>
   <si>
     <t>Reason</t>
   </si>
   <si>
     <t>Date of Decision of Council</t>
   </si>
   <si>
     <t>The Factory Club / Portlands Building, 40 High Street, Northfleet</t>
   </si>
   <si>
     <t>The building is not currently used for a purpose which furthers the social wellbeing or social interest of the local community and has not been used for a purpose which furthers the social wellbeing or social interests of the local community in the recent past. It is unlikely that the building could be used in a way which furthers the social wellbeing or social interests of the local community in the next five years.</t>
   </si>
   <si>
     <t>Crown and Thistle PH, 44 The Terrace, Gravesend</t>
   </si>
   <si>
     <t>It is not currently used for a purpose which furthers the social wellbeing or social interest of the local community and it is unlikely that it could be used in a way which furthers the social wellbeing or social interests of the local community in the next five years.</t>
   </si>
   <si>
     <t>Higham Surgery, Higham Medical Practice, 14 Hermitage Road, Higham ME3 7DB</t>
   </si>
   <si>
     <t>The Surgery does not fulfil the criteria to be placed on the list. This is because General Practice Surgeries are exempt from inclusion under the provisions of the Localism Act 2011 and the Assets of Community Value (England) Regulations 2012.</t>
   </si>
   <si>
     <t>The Gardeners Arms PH, 2 Forge Lane, Higham, Rochester, ME3 8SU</t>
   </si>
   <si>
     <t>The information put forward in the nomination document is not sufficient to indicate that the land meets the requirements as set out in section 88 of the Localism Act 2011</t>
   </si>
   <si>
     <t>Sir John Falstaff PH, Gravesend Road, Higham Kent ME3 7NZ</t>
   </si>
   <si>
     <t>St Mary's Church, Church Street, Higham, Rochester ME3 7LS</t>
   </si>
   <si>
     <t>No evidence has been provided to support how the current actual use of the building furthers the social wellbeing and social interests of the local community.  The building is a redundant church and not in active use and is only opened to visitors. There has also been no evidence provided as to how any ongoing use will be made of the building to the benefit or social wellbeing of the community.</t>
   </si>
   <si>
     <t>St John's Church, Hermitage Road, Higham, Rochester ME3 7ND</t>
   </si>
   <si>
     <t>No evidence has been provided to support how the current actual use of the building furthers the social wellbeing and social interests of the local community.  Furthermore,  case law holds that social wellbeing and social interests do not include religious observances.</t>
+  </si>
+  <si>
+    <t>The Amazon and Tiger PH, Harvel Street, Meopham</t>
   </si>
   <si>
     <t>Nominated by</t>
   </si>
   <si>
     <t>Reason(s) for Listing</t>
   </si>
   <si>
     <t>Date of expiry of listing</t>
   </si>
   <si>
     <t>Owner Disposal Notice (s95(2)) (Date received)</t>
   </si>
   <si>
     <t>Interim Moratorium 
 (End date - 6 weeks)</t>
   </si>
   <si>
     <t xml:space="preserve"> Community Interest Group</t>
   </si>
   <si>
     <t>Full Moratorium triggered
 No
 Yes (End date 6 months)</t>
   </si>
   <si>
+    <t>Protected Period
+(Further 1 year, 18 Months in total)</t>
+  </si>
+  <si>
+    <t>Cobham Parish Council</t>
+  </si>
+  <si>
+    <t>Cobham Community Stores, 36-38, The Street, Cobham</t>
+  </si>
+  <si>
+    <t>The Cobham Village store is an important asset for the community and is especially important to the the area's significant elderly population who are unable to travel far</t>
+  </si>
+  <si>
+    <t>Shorne Parish Council</t>
+  </si>
+  <si>
+    <t>Rose and Crown PH, 32 The Street, Shorne</t>
+  </si>
+  <si>
     <t>It is a focal point for the local community and provides for social drinking in a controlled environment.</t>
   </si>
   <si>
-    <t>Meophan Parish Council</t>
-[...25 lines deleted...]
-  <si>
     <t>Meopham Parish Council</t>
   </si>
   <si>
     <t>The Cricketers PH (formerly The Long Hop, Wrotham Road</t>
   </si>
   <si>
     <t>The George Inn, Wrotham Road, Meopham</t>
   </si>
   <si>
     <t>Meopham Library, Wrotham Road, Meopham</t>
   </si>
   <si>
     <t>Meopham library is the community library for the parish run by Kent County Council</t>
   </si>
   <si>
     <t>The Kings Arms, Wrotham Road, Meopham</t>
   </si>
   <si>
     <t xml:space="preserve">The Kings Arms pub is an an open and inclusive space where everyone can be made welcome with a diverse range of events throughout the year to have a wide social appeal. </t>
   </si>
   <si>
     <t>Meopham Leisure Centre, Wrotham Road, Meopham</t>
   </si>
   <si>
     <t>Meopham Leisure Centre is a focal point for the local community and offiers a wide range of facilities to the local community, including a gym, sports hall, tennis courts and a creche</t>
   </si>
   <si>
     <t>St Mary's Church Room, Sole Street, Cobham DA13 9BW</t>
   </si>
   <si>
     <t>The building is used for church activities such as prayer meetings. Other community groups also make use of the Church Room. Information Point make use of the building on a monthly basis. The parish council has used the building for monthly meetings and will be using the Church Rooms in the future.</t>
   </si>
   <si>
     <t>22/02//2024</t>
   </si>
   <si>
     <t>The Meopham Windmill Trust</t>
   </si>
   <si>
+    <t>The Windmill, Wrotham Road, Meopham, Kent DA13 0QA</t>
+  </si>
+  <si>
     <t>The Windmill is a Historic building grade 2* Listed having cultural value. It provides Community focus, local education, and the hope is to return it to its full working capacity as a mill.</t>
   </si>
   <si>
     <t>Higham Parish Council</t>
   </si>
   <si>
     <t>Higham Recreation Ground, School Lane, Higham</t>
   </si>
   <si>
     <t>The property is an open space for residents and playing football for children and adults. There are no other parklands in Higham.</t>
   </si>
   <si>
-    <t>New application pending 07/07/26</t>
-[...2 lines deleted...]
-    <t>The Meopham Windmill, Wrotham Road, Meopham, Kent DA13 0QA</t>
+    <t>23//10/2029</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="top"/>
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>26670</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>2229242</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>531737</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83F2FAC6-BDA9-4706-A7C5-05BCE5A7DEF6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="26864310" y="594360"/>
+          <a:ext cx="2187332" cy="531737"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -645,621 +692,605 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8C10050-0372-49AF-84D6-CB85867DE443}">
-  <dimension ref="A1:J15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90440842-3F5E-4DCF-8522-DE3631362D81}">
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C14" sqref="C14"/>
+      <pane xSplit="4" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B9" sqref="B9"/>
+      <selection pane="topRight" activeCell="B9" sqref="B9"/>
+      <selection pane="bottomLeft" activeCell="B9" sqref="B9"/>
+      <selection pane="bottomRight" activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="28.125" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="20.8125" style="1" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="54" max="16384" width="28.125" style="1"/>
+    <col min="1" max="1" width="13" style="10" customWidth="1"/>
+    <col min="2" max="2" width="21.625" style="10" customWidth="1"/>
+    <col min="3" max="3" width="21.875" style="10" customWidth="1"/>
+    <col min="4" max="4" width="35.6875" style="10" customWidth="1"/>
+    <col min="5" max="5" width="15.6875" style="10" customWidth="1"/>
+    <col min="6" max="6" width="13" style="10" customWidth="1"/>
+    <col min="7" max="7" width="16.625" style="10" customWidth="1"/>
+    <col min="8" max="8" width="19" style="10" customWidth="1"/>
+    <col min="9" max="9" width="27" style="10" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="26.625" style="10" customWidth="1"/>
+    <col min="12" max="12" width="3.5" style="10" customWidth="1"/>
+    <col min="13" max="13" width="20.6875" style="10" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.875" style="10" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="45.6875" style="10" customWidth="1"/>
+    <col min="16" max="64" width="5.125" style="10" customWidth="1"/>
+    <col min="65" max="16384" width="28.125" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="33.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:13" s="9" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="9" t="s">
+      <c r="B1" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="9" t="s">
+      <c r="D1" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="9" t="s">
+      <c r="F1" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="H1" s="9" t="s">
+      <c r="G1" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="I1" s="9" t="s">
+      <c r="H1" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="J1" s="9" t="s">
+      <c r="I1" s="8" t="s">
         <v>23</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" s="11" t="s">
+      <c r="J1" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="C2" s="12" t="s">
+      <c r="L1" s="8"/>
+      <c r="M1" s="10"/>
+    </row>
+    <row r="2" spans="1:13" ht="67.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="7">
+        <v>44342</v>
+      </c>
+      <c r="B2" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="D2" s="12" t="s">
-[...17 lines deleted...]
-      <c r="B3" s="12" t="s">
+      <c r="C2" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="12" t="s">
+      <c r="D2" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="11" t="s">
-[...20 lines deleted...]
-      <c r="C4" s="12" t="s">
+      <c r="E2" s="7">
+        <v>44398</v>
+      </c>
+      <c r="F2" s="7">
+        <v>46223</v>
+      </c>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="7"/>
+    </row>
+    <row r="3" spans="1:13" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="7">
+        <v>44585</v>
+      </c>
+      <c r="B3" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="11" t="s">
-[...20 lines deleted...]
-      <c r="C5" s="12" t="s">
+      <c r="C3" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="D3" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="10">
-[...14 lines deleted...]
-      <c r="B6" s="12" t="s">
+      <c r="E3" s="7">
+        <v>44643</v>
+      </c>
+      <c r="F3" s="7">
+        <v>46468</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="7"/>
+    </row>
+    <row r="4" spans="1:13" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="7">
+        <v>44614</v>
+      </c>
+      <c r="B4" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="C4" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="11" t="s">
-[...14 lines deleted...]
-      <c r="A7" s="10">
+      <c r="D4" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" s="7">
+        <v>44671</v>
+      </c>
+      <c r="F4" s="7">
+        <v>46496</v>
+      </c>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="7"/>
+    </row>
+    <row r="5" spans="1:13" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="7">
         <v>44614</v>
       </c>
-      <c r="B7" s="12" t="s">
+      <c r="B5" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="C7" s="12" t="s">
+      <c r="D5" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="7">
+        <v>44671</v>
+      </c>
+      <c r="F5" s="7">
+        <v>46496</v>
+      </c>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="7"/>
+    </row>
+    <row r="6" spans="1:13" ht="40.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="7">
+        <v>44621</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="D7" s="11" t="s">
-[...20 lines deleted...]
-      <c r="C8" s="12" t="s">
+      <c r="D6" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="D8" s="11" t="s">
-[...20 lines deleted...]
-      <c r="C9" s="12" t="s">
+      <c r="E6" s="7">
+        <v>44678</v>
+      </c>
+      <c r="F6" s="7">
+        <v>46503</v>
+      </c>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="7"/>
+    </row>
+    <row r="7" spans="1:13" ht="67.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="7">
+        <v>44697</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="D9" s="12" t="s">
+      <c r="D7" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="E9" s="10">
-[...17 lines deleted...]
-      <c r="C10" s="12" t="s">
+      <c r="E7" s="7">
+        <v>44739</v>
+      </c>
+      <c r="F7" s="7">
+        <v>46564</v>
+      </c>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="7"/>
+    </row>
+    <row r="8" spans="1:13" ht="67.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="7">
+        <v>44735</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="D10" s="11" t="s">
+      <c r="D8" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="10">
-[...17 lines deleted...]
-      <c r="C11" s="12" t="s">
+      <c r="E8" s="7">
+        <v>44792</v>
+      </c>
+      <c r="F8" s="7">
+        <v>46617</v>
+      </c>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="7"/>
+    </row>
+    <row r="9" spans="1:13" ht="108" x14ac:dyDescent="0.35">
+      <c r="A9" s="7">
+        <v>44741</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="11" t="s">
+      <c r="D9" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="10">
-[...17 lines deleted...]
-      <c r="C12" s="12" t="s">
+      <c r="E9" s="7">
+        <v>44797</v>
+      </c>
+      <c r="F9" s="7">
+        <v>46622</v>
+      </c>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="L9" s="7"/>
+    </row>
+    <row r="10" spans="1:13" ht="67.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="12" t="s">
+      <c r="B10" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="10">
-[...11 lines deleted...]
-      <c r="A13" s="12" t="s">
+      <c r="C10" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="D10" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="12" t="s">
+      <c r="E10" s="7">
+        <v>45399</v>
+      </c>
+      <c r="F10" s="7">
+        <v>47224</v>
+      </c>
+      <c r="G10" s="7">
+        <v>46177</v>
+      </c>
+      <c r="H10" s="7">
+        <f>G10+(6*7)</f>
+        <v>46219</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J10" s="7">
+        <v>46360</v>
+      </c>
+      <c r="K10" s="7">
+        <v>46725</v>
+      </c>
+      <c r="L10" s="7"/>
+    </row>
+    <row r="11" spans="1:13" ht="54" x14ac:dyDescent="0.35">
+      <c r="A11" s="7">
+        <v>45546</v>
+      </c>
+      <c r="B11" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="E13" s="10">
-[...18 lines deleted...]
-      <c r="B14" s="12" t="s">
+      <c r="C11" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="C14" s="12" t="s">
+      <c r="D11" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="D14" s="12" t="s">
+      <c r="E11" s="7">
+        <v>45589</v>
+      </c>
+      <c r="F11" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E14" s="10">
-[...20 lines deleted...]
-      <c r="J15" s="2"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="6"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A12" s="6"/>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:J15" xr:uid="{E8C10050-0372-49AF-84D6-CB85867DE443}"/>
+  <autoFilter ref="A1:BL11" xr:uid="{BECF4946-E2EE-4B3E-92F5-D8B8E088A68A}"/>
   <printOptions gridLines="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Arial,Bold"Gravesham Borough Council
 Assets of Community Value Successful Nominations</oddHeader>
   </headerFooter>
-  <colBreaks count="1" manualBreakCount="1">
-[...1 lines deleted...]
-  </colBreaks>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A83C9A9C-E8C7-42B9-8624-1922A97D0639}">
-  <dimension ref="A1:D8"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1681EAD1-5281-490A-87A0-4D09F16FBF1A}">
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="F4" sqref="F4"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="C5" sqref="C5"/>
+      <selection activeCell="B9" sqref="B9"/>
+      <selection pane="topRight" activeCell="B9" sqref="B9"/>
+      <selection pane="bottomLeft" activeCell="B9" sqref="B9"/>
+      <selection pane="bottomRight" activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="27.625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="13.1875" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="27.625" style="5"/>
+    <col min="1" max="1" width="12.875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="30.1875" customWidth="1"/>
+    <col min="3" max="3" width="40" customWidth="1"/>
+    <col min="4" max="4" width="16.1875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="4" customFormat="1" ht="27.75" x14ac:dyDescent="0.35">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:4" s="2" customFormat="1" ht="27.75" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="6" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="6" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="6" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="67.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="7">
+    <row r="2" spans="1:4" ht="121.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="3">
         <v>42024</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="B2" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="C2" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D2" s="7">
+      <c r="D2" s="5">
         <v>42082</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="54" x14ac:dyDescent="0.35">
-      <c r="A3" s="7">
+    <row r="3" spans="1:4" ht="81" x14ac:dyDescent="0.35">
+      <c r="A3" s="3">
         <v>44198</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="C3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="7">
+      <c r="D3" s="5">
         <v>44222</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="40.5" x14ac:dyDescent="0.35">
-      <c r="A4" s="7">
+    <row r="4" spans="1:4" ht="81" x14ac:dyDescent="0.35">
+      <c r="A4" s="3">
         <v>45548</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="B4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="5">
         <v>45589</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="40.5" x14ac:dyDescent="0.35">
-      <c r="A5" s="7">
+    <row r="5" spans="1:4" ht="54" x14ac:dyDescent="0.35">
+      <c r="A5" s="3">
         <v>45548</v>
       </c>
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="8" t="s">
+      <c r="C5" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="7">
+      <c r="D5" s="5">
         <v>45596</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="40.5" x14ac:dyDescent="0.35">
-      <c r="A6" s="7">
+    <row r="6" spans="1:4" ht="54" x14ac:dyDescent="0.35">
+      <c r="A6" s="3">
         <v>45548</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="8" t="s">
+      <c r="C6" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D6" s="5">
         <v>45596</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="67.5" x14ac:dyDescent="0.35">
-      <c r="A7" s="7">
+    <row r="7" spans="1:4" ht="121.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="3">
         <v>45558</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B7" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D7" s="5">
         <v>45609</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="54" x14ac:dyDescent="0.35">
-      <c r="A8" s="7">
+    <row r="8" spans="1:4" ht="81" x14ac:dyDescent="0.35">
+      <c r="A8" s="3">
         <v>45558</v>
       </c>
-      <c r="B8" s="8" t="s">
+      <c r="B8" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="8" t="s">
+      <c r="C8" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="5">
         <v>45609</v>
       </c>
     </row>
+    <row r="9" spans="1:4" ht="81" x14ac:dyDescent="0.35">
+      <c r="A9" s="3">
+        <v>46149</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="7">
+        <v>46210</v>
+      </c>
+    </row>
   </sheetData>
+  <autoFilter ref="A1:D1" xr:uid="{5696B40A-D659-4CA6-A246-8F9559424454}"/>
   <printOptions gridLines="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Arial,Bold"Gravesham Borough Council
 Assets of Community Value Unsuccessful Nominations</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>ACV Successful Nominations</vt:lpstr>
       <vt:lpstr>ACV Unsuccessful Nominations</vt:lpstr>
+      <vt:lpstr>Expiry_Published</vt:lpstr>
+      <vt:lpstr>Full_Published</vt:lpstr>
+      <vt:lpstr>OfficeOnly</vt:lpstr>
       <vt:lpstr>'ACV Successful Nominations'!Print_Area</vt:lpstr>
       <vt:lpstr>'ACV Successful Nominations'!Print_Titles</vt:lpstr>
       <vt:lpstr>'ACV Unsuccessful Nominations'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kim Collins</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>