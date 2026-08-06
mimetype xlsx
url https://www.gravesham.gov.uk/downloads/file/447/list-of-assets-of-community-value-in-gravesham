--- v2 (2026-07-17)
+++ v3 (2026-08-06)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\emma.mulcrow\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\IT Services\Scanning Team\LLC\CRB Community Right to Bid\2 ACV Asset List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{38C91209-FB9C-446F-8A95-C681E9AA3F43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0F105250-790B-41A2-A344-0E1B65F65EE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="43080" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{021AD69F-D339-4EAE-85C9-35835DAD5967}"/>
+    <workbookView xWindow="9876" yWindow="12852" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{114F1EAF-2349-43A2-B551-51CEEBE53F70}"/>
   </bookViews>
   <sheets>
-    <sheet name="ACV Successful Nominations" sheetId="2" r:id="rId1"/>
-    <sheet name="ACV Unsuccessful Nominations" sheetId="1" r:id="rId2"/>
+    <sheet name="ACV Unsuccessful Nominations" sheetId="1" r:id="rId1"/>
+    <sheet name="ACV Successful Nominations" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ACV Successful Nominations'!$A$1:$BL$11</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'ACV Unsuccessful Nominations'!$A$1:$D$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'ACV Successful Nominations'!$A$1:$BR$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ACV Unsuccessful Nominations'!$A$1:$D$1</definedName>
     <definedName name="Expiry_Published">'ACV Successful Nominations'!$A:$H</definedName>
     <definedName name="Full_Published">'ACV Successful Nominations'!$A:$K</definedName>
-    <definedName name="OfficeOnly">'ACV Successful Nominations'!$M:$O</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">'ACV Unsuccessful Nominations'!$1:$1</definedName>
+    <definedName name="OfficeOnly">'ACV Successful Nominations'!$M:$U</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'ACV Successful Nominations'!$A$1:$H$10</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'ACV Successful Nominations'!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'ACV Unsuccessful Nominations'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H10" i="2" l="1"/>
+  <c r="K9" i="2" l="1"/>
+  <c r="J9" i="2"/>
+  <c r="H9" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="49">
   <si>
     <t>Nomination received</t>
   </si>
   <si>
     <t>Name of Property</t>
   </si>
   <si>
     <t>Reason</t>
   </si>
   <si>
     <t>Date of Decision of Council</t>
   </si>
   <si>
     <t>The Factory Club / Portlands Building, 40 High Street, Northfleet</t>
   </si>
   <si>
     <t>The building is not currently used for a purpose which furthers the social wellbeing or social interest of the local community and has not been used for a purpose which furthers the social wellbeing or social interests of the local community in the recent past. It is unlikely that the building could be used in a way which furthers the social wellbeing or social interests of the local community in the next five years.</t>
   </si>
   <si>
     <t>Crown and Thistle PH, 44 The Terrace, Gravesend</t>
   </si>
   <si>
     <t>It is not currently used for a purpose which furthers the social wellbeing or social interest of the local community and it is unlikely that it could be used in a way which furthers the social wellbeing or social interests of the local community in the next five years.</t>
   </si>
   <si>
@@ -141,93 +141,87 @@
     <t>Reason(s) for Listing</t>
   </si>
   <si>
     <t>Date of expiry of listing</t>
   </si>
   <si>
     <t>Owner Disposal Notice (s95(2)) (Date received)</t>
   </si>
   <si>
     <t>Interim Moratorium 
 (End date - 6 weeks)</t>
   </si>
   <si>
     <t xml:space="preserve"> Community Interest Group</t>
   </si>
   <si>
     <t>Full Moratorium triggered
 No
 Yes (End date 6 months)</t>
   </si>
   <si>
     <t>Protected Period
 (Further 1 year, 18 Months in total)</t>
   </si>
   <si>
+    <t>Shorne Parish Council</t>
+  </si>
+  <si>
+    <t>Rose and Crown PH, 32 The Street, Shorne</t>
+  </si>
+  <si>
+    <t>It is a focal point for the local community and provides for social drinking in a controlled environment.</t>
+  </si>
+  <si>
+    <t>Meopham Parish Council</t>
+  </si>
+  <si>
+    <t>The Cricketers PH (formerly The Long Hop, Wrotham Road</t>
+  </si>
+  <si>
+    <t>The George Inn, Wrotham Road, Meopham</t>
+  </si>
+  <si>
+    <t>Meopham Library, Wrotham Road, Meopham</t>
+  </si>
+  <si>
+    <t>Meopham library is the community library for the parish run by Kent County Council</t>
+  </si>
+  <si>
+    <t>The Kings Arms, Wrotham Road, Meopham</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Kings Arms pub is an an open and inclusive space where everyone can be made welcome with a diverse range of events throughout the year to have a wide social appeal. </t>
+  </si>
+  <si>
+    <t>Meopham Leisure Centre, Wrotham Road, Meopham</t>
+  </si>
+  <si>
+    <t>Meopham Leisure Centre is a focal point for the local community and offiers a wide range of facilities to the local community, including a gym, sports hall, tennis courts and a creche</t>
+  </si>
+  <si>
     <t>Cobham Parish Council</t>
-  </si>
-[...40 lines deleted...]
-    <t>Meopham Leisure Centre is a focal point for the local community and offiers a wide range of facilities to the local community, including a gym, sports hall, tennis courts and a creche</t>
   </si>
   <si>
     <t>St Mary's Church Room, Sole Street, Cobham DA13 9BW</t>
   </si>
   <si>
     <t>The building is used for church activities such as prayer meetings. Other community groups also make use of the Church Room. Information Point make use of the building on a monthly basis. The parish council has used the building for monthly meetings and will be using the Church Rooms in the future.</t>
   </si>
   <si>
     <t>22/02//2024</t>
   </si>
   <si>
     <t>The Meopham Windmill Trust</t>
   </si>
   <si>
     <t>The Windmill, Wrotham Road, Meopham, Kent DA13 0QA</t>
   </si>
   <si>
     <t>The Windmill is a Historic building grade 2* Listed having cultural value. It provides Community focus, local education, and the hope is to return it to its full working capacity as a mill.</t>
   </si>
   <si>
     <t>Higham Parish Council</t>
   </si>
   <si>
     <t>Higham Recreation Ground, School Lane, Higham</t>
   </si>
@@ -270,154 +264,104 @@
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-</file>
-[...51 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -692,605 +636,603 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90440842-3F5E-4DCF-8522-DE3631362D81}">
-[...364 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1681EAD1-5281-490A-87A0-4D09F16FBF1A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F0BCC77-F93F-4506-BC0F-3550EABB1633}">
   <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="B11" sqref="B11"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="C9" sqref="C9"/>
+      <selection pane="topRight" activeCell="C9" sqref="C9"/>
+      <selection pane="bottomLeft" activeCell="C9" sqref="C9"/>
+      <selection pane="bottomRight" activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="27.625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="27.625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.875" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="30.1875" customWidth="1"/>
+    <col min="2" max="2" width="30.25" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
-    <col min="4" max="4" width="16.1875" customWidth="1"/>
+    <col min="4" max="4" width="16.25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="2" customFormat="1" ht="27.75" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="121.5" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:4" ht="128.25" x14ac:dyDescent="0.2">
       <c r="A2" s="3">
         <v>42024</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="5">
         <v>42082</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="81" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:4" ht="85.5" x14ac:dyDescent="0.2">
       <c r="A3" s="3">
         <v>44198</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="5">
         <v>44222</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="81" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:4" ht="85.5" x14ac:dyDescent="0.2">
       <c r="A4" s="3">
         <v>45548</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="5">
         <v>45589</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="54" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A5" s="3">
         <v>45548</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="5">
         <v>45596</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="54" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>45548</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5">
         <v>45596</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="121.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:4" ht="128.25" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>45558</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="5">
         <v>45609</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="81" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:4" ht="85.5" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>45558</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="5">
         <v>45609</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="81" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:4" ht="85.5" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>46149</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="7">
         <v>46210</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D1" xr:uid="{5696B40A-D659-4CA6-A246-8F9559424454}"/>
   <printOptions gridLines="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Arial,Bold"Gravesham Borough Council
 Assets of Community Value Unsuccessful Nominations</oddHeader>
   </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA83E02E-8CAE-48DD-9F89-BC75A828C8B5}">
+  <dimension ref="A1:S11"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="4" ySplit="1" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="C9" sqref="C9"/>
+      <selection pane="topRight" activeCell="C9" sqref="C9"/>
+      <selection pane="bottomLeft" activeCell="C9" sqref="C9"/>
+      <selection pane="bottomRight" activeCell="K1" sqref="K1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="28.125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="13" style="11" customWidth="1"/>
+    <col min="2" max="2" width="21.625" style="11" customWidth="1"/>
+    <col min="3" max="3" width="21.875" style="11" customWidth="1"/>
+    <col min="4" max="4" width="35.75" style="11" customWidth="1"/>
+    <col min="5" max="5" width="15.75" style="11" customWidth="1"/>
+    <col min="6" max="6" width="13" style="11" customWidth="1"/>
+    <col min="7" max="7" width="16.625" style="11" customWidth="1"/>
+    <col min="8" max="8" width="19" style="11" customWidth="1"/>
+    <col min="9" max="9" width="28.125" style="11"/>
+    <col min="10" max="11" width="26.625" style="11" customWidth="1"/>
+    <col min="12" max="12" width="3.5" style="11" customWidth="1"/>
+    <col min="13" max="13" width="6.5" style="11" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13" style="9" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="12.875" style="11" customWidth="1"/>
+    <col min="16" max="16" width="13" style="11" customWidth="1"/>
+    <col min="17" max="17" width="15" style="11" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="19.875" style="11" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="20.75" style="11" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="9.875" style="11" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="45.75" style="11" customWidth="1"/>
+    <col min="22" max="70" width="5.125" style="11" customWidth="1"/>
+    <col min="71" max="16384" width="28.125" style="11"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" s="10" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" s="8"/>
+      <c r="M1" s="8"/>
+      <c r="N1" s="9"/>
+      <c r="S1" s="11"/>
+    </row>
+    <row r="2" spans="1:19" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="7">
+        <v>44585</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D2" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E2" s="7">
+        <v>44643</v>
+      </c>
+      <c r="F2" s="7">
+        <v>46468</v>
+      </c>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+    </row>
+    <row r="3" spans="1:19" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="7">
+        <v>44614</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" s="7">
+        <v>44671</v>
+      </c>
+      <c r="F3" s="7">
+        <v>46496</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+    </row>
+    <row r="4" spans="1:19" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="7">
+        <v>44614</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4" s="7">
+        <v>44671</v>
+      </c>
+      <c r="F4" s="7">
+        <v>46496</v>
+      </c>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+    </row>
+    <row r="5" spans="1:19" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="7">
+        <v>44621</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" s="7">
+        <v>44678</v>
+      </c>
+      <c r="F5" s="7">
+        <v>46503</v>
+      </c>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+    </row>
+    <row r="6" spans="1:19" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="7">
+        <v>44697</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" s="7">
+        <v>44739</v>
+      </c>
+      <c r="F6" s="7">
+        <v>46564</v>
+      </c>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+    </row>
+    <row r="7" spans="1:19" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="7">
+        <v>44735</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" s="7">
+        <v>44792</v>
+      </c>
+      <c r="F7" s="7">
+        <v>46617</v>
+      </c>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="R7" s="10"/>
+    </row>
+    <row r="8" spans="1:19" ht="114" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>44741</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="7">
+        <v>44797</v>
+      </c>
+      <c r="F8" s="7">
+        <v>46622</v>
+      </c>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+    </row>
+    <row r="9" spans="1:19" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="7">
+        <v>45399</v>
+      </c>
+      <c r="F9" s="7">
+        <v>47224</v>
+      </c>
+      <c r="G9" s="7">
+        <v>46177</v>
+      </c>
+      <c r="H9" s="7">
+        <f>G9+(6*7)</f>
+        <v>46219</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J9" s="7">
+        <f>EDATE(G9,6)</f>
+        <v>46360</v>
+      </c>
+      <c r="K9" s="7">
+        <f>EDATE(G9,18)</f>
+        <v>46725</v>
+      </c>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+    </row>
+    <row r="10" spans="1:19" ht="57" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>45546</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" s="7">
+        <v>45589</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A11" s="6"/>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="6"/>
+      <c r="M11" s="6"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:BR10" xr:uid="{BECF4946-E2EE-4B3E-92F5-D8B8E088A68A}"/>
+  <printOptions gridLines="1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"Arial,Bold"Gravesham Borough Council
+Assets of Community Value Successful Nominations</oddHeader>
+  </headerFooter>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="8" max="1048575" man="1"/>
+  </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>ACV Unsuccessful Nominations</vt:lpstr>
       <vt:lpstr>ACV Successful Nominations</vt:lpstr>
-      <vt:lpstr>ACV Unsuccessful Nominations</vt:lpstr>
       <vt:lpstr>Expiry_Published</vt:lpstr>
       <vt:lpstr>Full_Published</vt:lpstr>
       <vt:lpstr>OfficeOnly</vt:lpstr>
       <vt:lpstr>'ACV Successful Nominations'!Print_Area</vt:lpstr>
       <vt:lpstr>'ACV Successful Nominations'!Print_Titles</vt:lpstr>
       <vt:lpstr>'ACV Unsuccessful Nominations'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kim Collins</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>