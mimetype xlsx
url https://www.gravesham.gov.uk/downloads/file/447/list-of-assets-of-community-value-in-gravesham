--- v3 (2026-08-06)
+++ v4 (2026-10-26)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\IT Services\Scanning Team\LLC\CRB Community Right to Bid\2 ACV Asset List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0F105250-790B-41A2-A344-0E1B65F65EE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{485EAC60-45CA-47CD-8BF2-0A2F74AE2E6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9876" yWindow="12852" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{114F1EAF-2349-43A2-B551-51CEEBE53F70}"/>
+    <workbookView xWindow="29175" yWindow="465" windowWidth="27540" windowHeight="14790" activeTab="1" xr2:uid="{4A3152EE-2480-4AB8-9494-EBBB733FC934}"/>
   </bookViews>
   <sheets>
     <sheet name="ACV Unsuccessful Nominations" sheetId="1" r:id="rId1"/>
     <sheet name="ACV Successful Nominations" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'ACV Successful Nominations'!$A$1:$BR$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'ACV Successful Nominations'!$A$1:$BP$10</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ACV Unsuccessful Nominations'!$A$1:$D$1</definedName>
     <definedName name="Expiry_Published">'ACV Successful Nominations'!$A:$H</definedName>
     <definedName name="Full_Published">'ACV Successful Nominations'!$A:$K</definedName>
-    <definedName name="OfficeOnly">'ACV Successful Nominations'!$M:$U</definedName>
+    <definedName name="OfficeOnly">'ACV Successful Nominations'!$M:$S</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'ACV Successful Nominations'!$A$1:$H$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'ACV Successful Nominations'!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'ACV Unsuccessful Nominations'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K9" i="2" l="1"/>
   <c r="J9" i="2"/>
   <c r="H9" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="52">
   <si>
     <t>Nomination received</t>
   </si>
   <si>
     <t>Name of Property</t>
   </si>
   <si>
     <t>Reason</t>
   </si>
   <si>
     <t>Date of Decision of Council</t>
   </si>
   <si>
     <t>The Factory Club / Portlands Building, 40 High Street, Northfleet</t>
   </si>
   <si>
     <t>The building is not currently used for a purpose which furthers the social wellbeing or social interest of the local community and has not been used for a purpose which furthers the social wellbeing or social interests of the local community in the recent past. It is unlikely that the building could be used in a way which furthers the social wellbeing or social interests of the local community in the next five years.</t>
   </si>
   <si>
     <t>Crown and Thistle PH, 44 The Terrace, Gravesend</t>
   </si>
   <si>
     <t>It is not currently used for a purpose which furthers the social wellbeing or social interest of the local community and it is unlikely that it could be used in a way which furthers the social wellbeing or social interests of the local community in the next five years.</t>
   </si>
   <si>
@@ -129,51 +129,51 @@
     <t>St John's Church, Hermitage Road, Higham, Rochester ME3 7ND</t>
   </si>
   <si>
     <t>No evidence has been provided to support how the current actual use of the building furthers the social wellbeing and social interests of the local community.  Furthermore,  case law holds that social wellbeing and social interests do not include religious observances.</t>
   </si>
   <si>
     <t>The Amazon and Tiger PH, Harvel Street, Meopham</t>
   </si>
   <si>
     <t>Nominated by</t>
   </si>
   <si>
     <t>Reason(s) for Listing</t>
   </si>
   <si>
     <t>Date of expiry of listing</t>
   </si>
   <si>
     <t>Owner Disposal Notice (s95(2)) (Date received)</t>
   </si>
   <si>
     <t>Interim Moratorium 
 (End date - 6 weeks)</t>
   </si>
   <si>
-    <t xml:space="preserve"> Community Interest Group</t>
+    <t>Community Interest Group</t>
   </si>
   <si>
     <t>Full Moratorium triggered
 No
 Yes (End date 6 months)</t>
   </si>
   <si>
     <t>Protected Period
 (Further 1 year, 18 Months in total)</t>
   </si>
   <si>
     <t>Shorne Parish Council</t>
   </si>
   <si>
     <t>Rose and Crown PH, 32 The Street, Shorne</t>
   </si>
   <si>
     <t>It is a focal point for the local community and provides for social drinking in a controlled environment.</t>
   </si>
   <si>
     <t>Meopham Parish Council</t>
   </si>
   <si>
     <t>The Cricketers PH (formerly The Long Hop, Wrotham Road</t>
   </si>
@@ -208,50 +208,59 @@
     <t>The building is used for church activities such as prayer meetings. Other community groups also make use of the Church Room. Information Point make use of the building on a monthly basis. The parish council has used the building for monthly meetings and will be using the Church Rooms in the future.</t>
   </si>
   <si>
     <t>22/02//2024</t>
   </si>
   <si>
     <t>The Meopham Windmill Trust</t>
   </si>
   <si>
     <t>The Windmill, Wrotham Road, Meopham, Kent DA13 0QA</t>
   </si>
   <si>
     <t>The Windmill is a Historic building grade 2* Listed having cultural value. It provides Community focus, local education, and the hope is to return it to its full working capacity as a mill.</t>
   </si>
   <si>
     <t>Higham Parish Council</t>
   </si>
   <si>
     <t>Higham Recreation Ground, School Lane, Higham</t>
   </si>
   <si>
     <t>The property is an open space for residents and playing football for children and adults. There are no other parklands in Higham.</t>
   </si>
   <si>
     <t>23//10/2029</t>
+  </si>
+  <si>
+    <t>Meopham and District Allotment Association</t>
+  </si>
+  <si>
+    <t>The statutory allocated land for allotments provides gardening and social benefits for the plot holders which furthers the social wellbeing or social interests of the local community.</t>
+  </si>
+  <si>
+    <t>Southdown Shaw Allotments, Wrotham Road, Meopham, Gravesend Kent</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -644,59 +653,59 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F0BCC77-F93F-4506-BC0F-3550EABB1633}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CAFE9346-C059-4595-8B4E-5505FFC7DE4C}">
   <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="C9" sqref="C9"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="D13" sqref="D13"/>
+      <selection pane="topRight" activeCell="D13" sqref="D13"/>
+      <selection pane="bottomLeft" activeCell="D13" sqref="D13"/>
+      <selection pane="bottomRight" activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="27.625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30.25" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="16.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="128.25" x14ac:dyDescent="0.2">
@@ -802,400 +811,402 @@
         <v>46149</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="7">
         <v>46210</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D1" xr:uid="{5696B40A-D659-4CA6-A246-8F9559424454}"/>
   <printOptions gridLines="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Arial,Bold"Gravesham Borough Council
 Assets of Community Value Unsuccessful Nominations</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA83E02E-8CAE-48DD-9F89-BC75A828C8B5}">
-  <dimension ref="A1:S11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2616E397-EC82-4E6E-AC97-A26BF22555AD}">
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="4" ySplit="1" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="K1" sqref="K1"/>
+      <pane xSplit="4" ySplit="1" topLeftCell="E7" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="D13" sqref="D13"/>
+      <selection pane="topRight" activeCell="D13" sqref="D13"/>
+      <selection pane="bottomLeft" activeCell="D13" sqref="D13"/>
+      <selection pane="bottomRight" activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="28.125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13" style="11" customWidth="1"/>
     <col min="2" max="2" width="21.625" style="11" customWidth="1"/>
     <col min="3" max="3" width="21.875" style="11" customWidth="1"/>
     <col min="4" max="4" width="35.75" style="11" customWidth="1"/>
     <col min="5" max="5" width="15.75" style="11" customWidth="1"/>
     <col min="6" max="6" width="13" style="11" customWidth="1"/>
     <col min="7" max="7" width="16.625" style="11" customWidth="1"/>
     <col min="8" max="8" width="19" style="11" customWidth="1"/>
     <col min="9" max="9" width="28.125" style="11"/>
     <col min="10" max="11" width="26.625" style="11" customWidth="1"/>
     <col min="12" max="12" width="3.5" style="11" customWidth="1"/>
-    <col min="13" max="13" width="6.5" style="11" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="71" max="16384" width="28.125" style="11"/>
+    <col min="13" max="13" width="13" style="9" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.875" style="11" customWidth="1"/>
+    <col min="15" max="15" width="13" style="11" customWidth="1"/>
+    <col min="16" max="16" width="15" style="11" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="20.75" style="11" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.875" style="11" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="45.75" style="11" customWidth="1"/>
+    <col min="20" max="68" width="5.125" style="11" customWidth="1"/>
+    <col min="69" max="16384" width="28.125" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="10" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:17" s="10" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>21</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>22</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>23</v>
       </c>
       <c r="J1" s="8" t="s">
         <v>24</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>25</v>
       </c>
       <c r="L1" s="8"/>
-      <c r="M1" s="8"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:19" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="M1" s="9"/>
+      <c r="Q1" s="11"/>
+    </row>
+    <row r="2" spans="1:17" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A2" s="7">
         <v>44585</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D2" s="10" t="s">
         <v>28</v>
       </c>
       <c r="E2" s="7">
         <v>44643</v>
       </c>
       <c r="F2" s="7">
         <v>46468</v>
       </c>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="7"/>
-      <c r="M2" s="7"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:19" ht="42.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="3" spans="1:17" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A3" s="7">
         <v>44614</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="7">
         <v>44671</v>
       </c>
       <c r="F3" s="7">
         <v>46496</v>
       </c>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="7"/>
-      <c r="M3" s="7"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:19" ht="42.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="4" spans="1:17" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A4" s="7">
         <v>44614</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="7">
         <v>44671</v>
       </c>
       <c r="F4" s="7">
         <v>46496</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="7"/>
-      <c r="M4" s="7"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:19" ht="42.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="5" spans="1:17" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A5" s="7">
         <v>44621</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="7">
         <v>44678</v>
       </c>
       <c r="F5" s="7">
         <v>46503</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="7"/>
-      <c r="M5" s="7"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:19" ht="71.25" x14ac:dyDescent="0.2">
+    </row>
+    <row r="6" spans="1:17" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>44697</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="7">
         <v>44739</v>
       </c>
       <c r="F6" s="7">
         <v>46564</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="7"/>
-      <c r="M6" s="7"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:19" ht="71.25" x14ac:dyDescent="0.2">
+    </row>
+    <row r="7" spans="1:17" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7">
         <v>44735</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="7">
         <v>44792</v>
       </c>
       <c r="F7" s="7">
         <v>46617</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="7"/>
-      <c r="M7" s="7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:19" ht="114" x14ac:dyDescent="0.2">
+    </row>
+    <row r="8" spans="1:17" ht="114" x14ac:dyDescent="0.2">
       <c r="A8" s="7">
         <v>44741</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="7">
         <v>44797</v>
       </c>
       <c r="F8" s="7">
         <v>46622</v>
       </c>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="7"/>
-      <c r="M8" s="7"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:19" ht="71.25" x14ac:dyDescent="0.2">
+    </row>
+    <row r="9" spans="1:17" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="7">
         <v>45399</v>
       </c>
       <c r="F9" s="7">
         <v>47224</v>
       </c>
       <c r="G9" s="7">
         <v>46177</v>
       </c>
       <c r="H9" s="7">
         <f>G9+(6*7)</f>
         <v>46219</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="J9" s="7">
         <f>EDATE(G9,6)</f>
         <v>46360</v>
       </c>
       <c r="K9" s="7">
         <f>EDATE(G9,18)</f>
         <v>46725</v>
       </c>
       <c r="L9" s="7"/>
-      <c r="M9" s="7"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:19" ht="57" x14ac:dyDescent="0.2">
+    </row>
+    <row r="10" spans="1:17" ht="57" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
         <v>45546</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E10" s="7">
         <v>45589</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
-      <c r="M10" s="6"/>
-[...7 lines deleted...]
-      <c r="F11" s="6"/>
+    </row>
+    <row r="11" spans="1:17" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>46237</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E11" s="7">
+        <v>46296</v>
+      </c>
+      <c r="F11" s="7">
+        <v>48121</v>
+      </c>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
-      <c r="M11" s="6"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="B12" s="10"/>
+      <c r="C12" s="10"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:BR10" xr:uid="{BECF4946-E2EE-4B3E-92F5-D8B8E088A68A}"/>
+  <autoFilter ref="A1:BP10" xr:uid="{BECF4946-E2EE-4B3E-92F5-D8B8E088A68A}"/>
   <printOptions gridLines="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Arial,Bold"Gravesham Borough Council
 Assets of Community Value Successful Nominations</oddHeader>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>