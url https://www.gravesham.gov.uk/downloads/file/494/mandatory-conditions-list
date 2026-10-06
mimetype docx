--- v0 (2025-10-07)
+++ v1 (2026-10-06)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="236AF0FD" w14:textId="77777777" w:rsidR="00190127" w:rsidRDefault="00190127" w:rsidP="00190127">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Mandatory Conditions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58ABD939" w14:textId="77777777" w:rsidR="00190127" w:rsidRPr="0003727C" w:rsidRDefault="00190127" w:rsidP="00190127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -210,69 +210,51 @@
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">At a time when the designated premises supervisor does not hold a personal </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> or his/her personal licence is suspended.</w:t>
+        <w:t>At a time when the designated premises supervisor does not hold a personal licence or his/her personal licence is suspended.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15234BE5" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00402CA2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -668,69 +650,69 @@
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1) The responsible person must ensure that staff on relevant premises do not carry out, </w:t>
+        <w:t xml:space="preserve"> (1) The </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>arrange</w:t>
+        <w:t>responsible person</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or participate in any irresponsible promotions in relation to the premises.</w:t>
+        <w:t xml:space="preserve"> must ensure that staff on relevant premises do not carry out, arrange or participate in any irresponsible promotions in relation to the premises.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306E549C" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00402CA2">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) In this paragraph, an irresponsible promotion means any one or more of the following activities, or substantially similar activities, carried on for the purpose of encouraging the sale of supply of alcohol for consumption on the premises  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B0B440" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00402CA2">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
@@ -872,154 +854,124 @@
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(b) Provision of unlimited or unspecified quantities of alcohol free or for a fixed or discounted fee to the public or to a group defined by a particular characteristic in a manner which carries a significant risk of undermining a licensing </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>(b) Provision of unlimited or unspecified quantities of alcohol free or for a fixed or discounted fee to the public or to a group defined by a particular characteristic in a manner which carries a significant risk of undermining a licensing objective;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1E134B2C" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00402CA2">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(c) Provision of free or discounted alcohol or any other thing as a prize to encourage or reward the purchase and consumption of alcohol over a period of 24 hours or less in a manner which carries significant risk of undermining a licensing </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>(c) Provision of free or discounted alcohol or any other thing as a prize to encourage or reward the purchase and consumption of alcohol over a period of 24 hours or less in a manner which carries significant risk of undermining a licensing objective;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="653799F8" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00402CA2">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(d) Selling or supplying alcohol in association with promotional posters or flyers on, or in the vicinity of, the premises which can reasonably be considered to condone, encourage or glamorise anti-social behaviour or to refer to the effects of drunkenness in any favourable </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>(d) Selling or supplying alcohol in association with promotional posters or flyers on, or in the vicinity of, the premises which can reasonably be considered to condone, encourage or glamorise anti-social behaviour or to refer to the effects of drunkenness in any favourable manner;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="211AA7C5" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00402CA2">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
@@ -1145,87 +1097,95 @@
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943B69">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The designated premises supervisor in relation to the premises licence must ensure that the supply of alcohol at the premises is carried on in accordance with the age verification policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE5C62C" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00943B69" w:rsidRDefault="006A2288" w:rsidP="00402CA2">
+    <w:p w14:paraId="1DE5C62C" w14:textId="40AB1120" w:rsidR="006A2288" w:rsidRPr="00943B69" w:rsidRDefault="00A9019E" w:rsidP="00402CA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943B69">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The policy must require individuals who appear to the responsible person to be under 18 years of age (or such older age as may be specified in the policy) to produce on request, before being served alcohol, identification bearing their photograph, date of birth and either</w:t>
+        <w:t>Subject to sub-paragraph (4), t</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2288" w:rsidRPr="00943B69">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he policy must require individuals who appear to the responsible person to be under 18 years of age (or such older age as may be specified in the policy) to produce on request, before being served alcohol, identification bearing their photograph, date of birth and either</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F038CA" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00943B69" w:rsidRDefault="006A2288" w:rsidP="00402CA2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="255"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="255"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -1254,51 +1214,1348 @@
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="396"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(b) an ultraviolet feature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6E0F81" w14:textId="77777777" w:rsidR="002F0C00" w:rsidRPr="002F0C00" w:rsidRDefault="002F0C00" w:rsidP="00402CA2">
+    <w:p w14:paraId="5C2A2F69" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The age </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vertification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policy may make provision permitting a responsible person to accept identification in digital form (‘relevant ID’) instead of identification of a type described in sub-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pargraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5969C827" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A30676B" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where provision envisaged by sub-paragraph (4) is included in the policy, the policy must make provision dealing with the circumstance described in paragraph (6) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFC5940" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14F8BCE0" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The circumstance in this sub-paragraph arises where—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2572A1F0" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the responsible person has reason to believe that a person (“P”) who seeks to be supplied with alcohol from a place to which the age verification policy applies has not attained the age of 18, or such greater age as the age verification policy may prescribe (“the relevant age”); and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BB2F62" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="786"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D15891C" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(b) P has indicated their wish to use the relevant ID.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E39CE17" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA416CF" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>When the circumstance in paragraph (6) arises, the policy must state—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740BBD7E" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) that P is obliged, upon the request of the responsible person, to make available to the responsible person </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the means by which</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their relevant ID may be verified; but</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017170C1" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77FF57D4" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(b) that the responsible person may only accept P’s relevant ID where the condition in sub-paragraph (8) applies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D9574E" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="-76"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F710F2" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="502"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The condition in this sub-paragraph is that the responsible person is covered by an agreement with a DVSP (“the relevant DVSP”) for the provision of digital verification services where—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E51E3F0" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) the relevant DVSP has agreed that it will confirm, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> providing its services to the responsible person, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P has attained the relevant age;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A247BA" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA686BB" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(b) the relevant DVSP has agreed that it will deliver identification to the responsible person that reaches at least a medium level of confidence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618B9DCE" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4431DB00" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(c) that level of confidence has been verified by a DVSP, whether that DVSP is the relevant DVSP or another; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AB6FCF" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16ED25C1" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(d) the relevant DVSP is registered as a provider of those services in accordance with Version 0.4 or Version 1.0 of the DVS trust </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>framework(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CE1084" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="-76"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565C62A8" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In this paragraph—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3141A48B" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(a) “DVSP” means a person who provides digital verification services, and is included in the register maintained by the Secretary of State under section 32 (DVS register) of the Data (Use and Access) Act 2025 (“the 2025 Act</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E523659" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FBC39A" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(b) “DVS trust framework” is to be construed in accordance with section 28 (DVS trust framework) of the 2025 Act;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8BF1E4" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CB96E9" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(c) “medium level of confidence”, in respect of identification described in sub-paragraph (8)(b), is to be construed in accordance with—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6955BD" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130B1F7C" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) Version 0.4(7) of the DVS trust framework, in the case that the relevant DVSP, or as the case may be, another DVSP provides the service described in sub-paragraph (8)(c), and is registered as a provider of that service, in the DVS register, in accordance with Version 0.4 of the DVS trust framework;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC39A36" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FFCC00" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(ii) Version 1.0 of the DVS trust framework, in the case that the relevant DVSP, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or as the case may be, another</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DVSP provides the service described in sub-paragraph (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4219A7" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DF0CF6" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(c), and is registered as a provider of that service, in the DVS register, in accordance with Version 1.0 of the DVS trust framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3001056C" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="-76"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3239C1B9" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="76"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For the purposes of sub-paragraph (6) “supplied” is to be construed in accordance with section 14 of the Licensing Act 2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC9A69A" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="396"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F095E54" w14:textId="77777777" w:rsidR="00A9019E" w:rsidRPr="00A9019E" w:rsidRDefault="00A9019E" w:rsidP="00A9019E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-76"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="76"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9019E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nothing in sub-paragraphs (4) to (10) prevents the supply of alcohol to a person based upon identification of a type described in sub-paragraph (3).”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6E0F81" w14:textId="5746A579" w:rsidR="002F0C00" w:rsidRPr="002F0C00" w:rsidRDefault="002F0C00" w:rsidP="00402CA2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0C00">
         <w:t>This condition must be displayed on all premises licences and club premises certificates that sell alcohol ON the premises</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2855B915" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00FF2F4F" w:rsidRDefault="006A2288" w:rsidP="00402CA2">
       <w:r w:rsidRPr="00045CE2">
         <w:t xml:space="preserve">The responsible person must ensure </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00045CE2">
         <w:t>that:-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7BAA1FB6" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00402CA2">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
@@ -1365,112 +2622,84 @@
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">) beer or cider: ½ </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00045CE2">
+        <w:t>) beer or cider: ½ pint;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428BC374" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00402CA2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1502"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>pint;</w:t>
-[...20 lines deleted...]
-        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> or whisky: 25ml or 35 ml; and</w:t>
+        <w:t>(ii) gin, rum, vodka or whisky: 25ml or 35 ml; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D619A7" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00402CA2">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1502"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1684,124 +2913,150 @@
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“duty” is to be construed in accordance with the Al</w:t>
       </w:r>
       <w:r w:rsidR="00F63C13" w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">coholic Liquor Duties Act </w:t>
-[...8 lines deleted...]
-        <w:t>1979</w:t>
+        <w:t>coholic Liquor Duties Act 1979</w:t>
       </w:r>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="424E4F27" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00FF2F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">“permitted price” is the price found by applying the </w:t>
+        <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>permitted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00045CE2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> price” is the price found by applying the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00045CE2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>formula:-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> P = D + (D x V) where:- </w:t>
+        <w:t xml:space="preserve"> P = D + (D x V) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00045CE2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>where:-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00045CE2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513F605C" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00FF2F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
@@ -1866,98 +3121,106 @@
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">V is the rate of value added tax chargeable in relation to the alcohol as if the value added tax were charged on the date of the sale or supply of the </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>V is the rate of value added tax chargeable in relation to the alcohol as if the value added tax were charged on the date of the sale or supply of the alcohol;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7F7E5810" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00FF2F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">“relevant person” means, in relation to premises in respect of which there is in force a premises </w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00045CE2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00045CE2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person” means, in relation to premises in respect of which there is in force a premises </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>licence:-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2D056A74" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00FF2F4F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
@@ -2046,97 +3309,88 @@
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1162" w:hanging="425"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(iii) the personal licence holder who makes or authorises a supply of alcohol under such a </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>(iii) the personal licence holder who makes or authorises a supply of alcohol under such a licence;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="27C99D3B" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00FF2F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>relevant</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> person” means, in relation to premises in respect of which there is in force a club premises certificate, any member or officer of the club present on the premises in a capacity which enables the member or officer to prevent the supply in question; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA1A36B" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00FF2F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2148,51 +3402,50 @@
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>value</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> added tax” means value added tax charged in accordance with</w:t>
       </w:r>
       <w:r w:rsidR="00F63C13" w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2210,69 +3463,51 @@
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(3)  Where the permitted price given by Paragraph (b) of paragraph (2) would (apart from this paragraph) not be a whole number of pennies, the price given by that sub-paragraph shall be taken to be the price </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> by that sub-paragraph rounded up to the nearest penny.</w:t>
+        <w:t>(3)  Where the permitted price given by Paragraph (b) of paragraph (2) would (apart from this paragraph) not be a whole number of pennies, the price given by that sub-paragraph shall be taken to be the price actually given by that sub-paragraph rounded up to the nearest penny.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DAB5343" w14:textId="77777777" w:rsidR="006A2288" w:rsidRPr="00045CE2" w:rsidRDefault="006A2288" w:rsidP="00FF2F4F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="425"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="793"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="793" w:hanging="793"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -2396,139 +3631,121 @@
     </w:p>
     <w:p w14:paraId="3123F898" w14:textId="77777777" w:rsidR="002F0C00" w:rsidRPr="002F0C00" w:rsidRDefault="002F0C00" w:rsidP="00402CA2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0C00">
         <w:t>This condition must be displayed on all club premises certificates</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C04A56D" w14:textId="77777777" w:rsidR="002F0C00" w:rsidRPr="00943B69" w:rsidRDefault="002F0C00" w:rsidP="00943B69">
       <w:pPr>
         <w:pStyle w:val="Normal0"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045CE2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">That there are no arrangements in place for anyone to receive any commission, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> or similar payment at the expense of the club based upon purchases o</w:t>
+        <w:t>That there are no arrangements in place for anyone to receive any commission, percentage or similar payment at the expense of the club based upon purchases o</w:t>
       </w:r>
       <w:r w:rsidR="00943B69">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f alcohol made by the club.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002F0C00" w:rsidRPr="00943B69">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bliss">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="381AC716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -2620,50 +3837,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15771829"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B890107C"/>
+    <w:lvl w:ilvl="0" w:tplc="36AA9B7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B170637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D08DBF4"/>
     <w:lvl w:ilvl="0" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2705,51 +4011,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30CD5581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDDC21B6"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2791,51 +4097,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="317F0397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2FE9166"/>
     <w:lvl w:ilvl="0" w:tplc="E26CD890">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2907,51 +4213,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="382C1C55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5ED0D080"/>
     <w:lvl w:ilvl="0" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2993,51 +4299,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="399414A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4C2FEB2"/>
     <w:lvl w:ilvl="0" w:tplc="22F434D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -3082,51 +4388,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46241414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5020CD2"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3168,51 +4474,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC57197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E68F05C"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3254,51 +4560,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CFB6DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13E21D66"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3340,51 +4646,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CB07316"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B724AE6"/>
     <w:lvl w:ilvl="0" w:tplc="F84E88E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="758" w:hanging="398"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -3429,51 +4735,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70D90E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBB46ADE"/>
     <w:lvl w:ilvl="0" w:tplc="22F434D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
@@ -3518,51 +4824,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74D42D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7ACA1026"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3611,180 +4917,185 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1828936495">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1450587070">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1095899115">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1501627729">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="490175074">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1408456768">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1641037329">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1501627729">
+  <w:num w:numId="8" w16cid:durableId="1394891625">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="490175074">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="9" w16cid:durableId="612832203">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1408456768">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="10" w16cid:durableId="115830762">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1641037329">
-[...5 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="612832203">
+  <w:num w:numId="11" w16cid:durableId="1022511518">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="115830762">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="12" w16cid:durableId="62872667">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1614969996">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1799686486">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1783454252">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1642147679">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Encrypted_CloudStatistics_StoryID" w:val="MpYC+T9O572RzewtXH9Y31bTPwjGZUJm7V2qGkPvFk84Y0h5KtkDv1h1tzqTuB23"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00891B8F"/>
     <w:rsid w:val="0003727C"/>
     <w:rsid w:val="00045CE2"/>
     <w:rsid w:val="00162B31"/>
     <w:rsid w:val="0017487E"/>
     <w:rsid w:val="00175081"/>
     <w:rsid w:val="00190127"/>
     <w:rsid w:val="00216593"/>
     <w:rsid w:val="00243B09"/>
     <w:rsid w:val="002F0C00"/>
     <w:rsid w:val="0040021C"/>
     <w:rsid w:val="00402CA2"/>
     <w:rsid w:val="004A42D8"/>
     <w:rsid w:val="0052492A"/>
     <w:rsid w:val="005D0565"/>
+    <w:rsid w:val="00625B1D"/>
     <w:rsid w:val="006A2288"/>
     <w:rsid w:val="007807A0"/>
     <w:rsid w:val="00835D54"/>
     <w:rsid w:val="0088781F"/>
     <w:rsid w:val="00891B8F"/>
     <w:rsid w:val="009272F1"/>
     <w:rsid w:val="00941F9D"/>
     <w:rsid w:val="00943B69"/>
     <w:rsid w:val="009D568A"/>
     <w:rsid w:val="00A74D06"/>
+    <w:rsid w:val="00A9019E"/>
     <w:rsid w:val="00AB7726"/>
     <w:rsid w:val="00B3619F"/>
     <w:rsid w:val="00BF1FBB"/>
     <w:rsid w:val="00C669B2"/>
     <w:rsid w:val="00E062C9"/>
     <w:rsid w:val="00F14C7E"/>
     <w:rsid w:val="00F30F6D"/>
     <w:rsid w:val="00F63C13"/>
     <w:rsid w:val="00FF2F4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="034A8D4D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2A203F90-55AA-4D6A-A582-0F4F96A5B929}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4202,51 +5513,53 @@
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00402CA2"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
@@ -4396,51 +5709,51 @@
     <w:rsid w:val="0003727C"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00402CA2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2023504096">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/guidance-on-mandatory-licensing-conditions" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4720,76 +6033,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>8355</Characters>
+  <Pages>5</Pages>
+  <Words>1994</Words>
+  <Characters>11369</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>478</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>94</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mandatory Conditions (All Conditions)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Medway Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9581</CharactersWithSpaces>
+  <CharactersWithSpaces>13337</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>524310</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.gov.uk/government/publications/guidance-on-mandatory-licensing-conditions</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>