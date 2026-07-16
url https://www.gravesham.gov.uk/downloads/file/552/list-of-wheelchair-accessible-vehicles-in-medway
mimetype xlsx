--- v0 (2025-10-07)
+++ v1 (2026-07-16)
@@ -1,82 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Emma.Mulcrow\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\emma.mulcrow\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E48B7C63-30A6-42FE-88BF-647082CE2ED4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{87097E41-2B29-4802-BCD4-21390A01CBE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-7425" windowWidth="29040" windowHeight="15720" xr2:uid="{7844A44E-33C9-4BDB-86ED-0840A3611EAB}"/>
+    <workbookView xWindow="43080" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7844A44E-33C9-4BDB-86ED-0840A3611EAB}"/>
   </bookViews>
   <sheets>
     <sheet name="Medway" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="58">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Licence Type</t>
   </si>
   <si>
     <t>Vehicle Make</t>
   </si>
   <si>
     <t>Vehicle Model</t>
   </si>
   <si>
     <t>Contact number</t>
   </si>
   <si>
     <t>Driving Miss Daisy</t>
   </si>
   <si>
     <t>Private Hire</t>
   </si>
   <si>
     <t>Citreon</t>
   </si>
   <si>
@@ -167,53 +168,50 @@
     <t>Proace</t>
   </si>
   <si>
     <t>Mercedes-Benz</t>
   </si>
   <si>
     <t>Vito</t>
   </si>
   <si>
     <t>Mr. Mohammad Arshad</t>
   </si>
   <si>
     <t>07481940033</t>
   </si>
   <si>
     <t>London Taxi</t>
   </si>
   <si>
     <t>FX4</t>
   </si>
   <si>
     <t>Mr. Ajit Singh</t>
   </si>
   <si>
     <t>Partner</t>
-  </si>
-[...1 lines deleted...]
-    <t>07737218388</t>
   </si>
   <si>
     <t>Mr. Lakvinder Bhatti</t>
   </si>
   <si>
     <t>07950728850</t>
   </si>
   <si>
     <t>Mr. Asif Mirza</t>
   </si>
   <si>
     <t>Esquire</t>
   </si>
   <si>
     <t>07305943894</t>
   </si>
   <si>
     <t>Mr. Kazi Kaiser</t>
   </si>
   <si>
     <t>07429065031</t>
   </si>
   <si>
     <t>Expert</t>
   </si>
@@ -640,567 +638,572 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F715B4B-E26B-44F5-A9D5-6695B8C9B5AC}">
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H26" sqref="H25:H26"/>
+      <selection activeCell="A17" sqref="A17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="27" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="27" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="22.54296875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="31.1796875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.53125" customWidth="1"/>
+    <col min="3" max="3" width="14.19921875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.19921875" customWidth="1"/>
+    <col min="5" max="5" width="15.53125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.796875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="31.19921875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="26.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:6" ht="26.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="4"/>
     </row>
-    <row r="7" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="4"/>
     </row>
-    <row r="9" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A16" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E17" s="3" t="s">
+      <c r="E17" s="2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A18" s="2" t="s">
         <v>45</v>
-      </c>
-[...3 lines deleted...]
-        <v>46</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A21" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="E21" s="3" t="s">
+    </row>
+    <row r="22" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A22" s="2" t="s">
         <v>50</v>
-      </c>
-[...3 lines deleted...]
-        <v>51</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F24" s="4"/>
     </row>
-    <row r="25" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A25" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D25" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A26" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E25" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="B26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="2" t="s">
+      <c r="D26" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="E26" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="E26" s="3" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="27" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Medway</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>